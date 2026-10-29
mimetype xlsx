--- v0 (2026-09-12)
+++ v1 (2026-10-29)
@@ -89,80 +89,80 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="1" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="TableStyleMedium2" pivot="0" table="1"/>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="InstructorVacancies" displayName="InstructorVacancies" ref="A1:P477" totalsRowShown="0">
-  <autoFilter ref="A1:P477"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="InstructorVacancies" displayName="InstructorVacancies" ref="A1:P397" totalsRowShown="0">
+  <autoFilter ref="A1:P397"/>
   <tableColumns count="16">
     <tableColumn id="1" name="School Name"/>
     <tableColumn id="2" name="Brigade"/>
     <tableColumn id="3" name="School City"/>
     <tableColumn id="4" name="State"/>
     <tableColumn id="5" name="NDCC or JROTC (Cost Shared)"/>
     <tableColumn id="6" name="Vacancy Status"/>
     <tableColumn id="7" name="Number of Openings"/>
     <tableColumn id="8" name="Position Type"/>
     <tableColumn id="9" name="Cyber Pilot"/>
     <tableColumn id="10" name="School Address"/>
     <tableColumn id="11" name="School Zip"/>
     <tableColumn id="12" name="Vacancy Type"/>
     <tableColumn id="13" name="School POC Job Title"/>
     <tableColumn id="14" name="POC Phone"/>
     <tableColumn id="15" name="Date Posted"/>
     <tableColumn id="16" name="Remarks"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:P477"/>
+  <dimension ref="A1:P397"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" width="34" customWidth="1"/>
     <col min="2" max="2" width="16" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="13" customWidth="1"/>
     <col min="5" max="5" width="24" customWidth="1"/>
     <col min="6" max="6" width="15" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
     <col min="8" max="8" width="18" customWidth="1"/>
     <col min="9" max="9" width="16" customWidth="1"/>
     <col min="10" max="10" width="36" customWidth="1"/>
     <col min="11" max="11" width="12" customWidth="1"/>
     <col min="12" max="12" width="16" customWidth="1"/>
     <col min="13" max="13" width="26" customWidth="1"/>
     <col min="14" max="14" width="22" customWidth="1"/>
     <col min="15" max="15" width="15" customWidth="1"/>
     <col min="16" max="16" width="58" customWidth="1"/>
   </cols>
@@ -312,38999 +312,32439 @@
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">256-586-6026</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">8/31/2026</t>
         </is>
       </c>
       <c r="P2" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Austin High School</t>
+          <t xml:space="preserve">Baker HS, 1 Feb 2025</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">6th Brigade</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Decatur</t>
+          <t xml:space="preserve">Mobile</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Alabama</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3004 Modaus Road</t>
+          <t xml:space="preserve">8901 Airport Blvd</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">35603</t>
+          <t xml:space="preserve">36608</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">256-552-3060</t>
+          <t xml:space="preserve">251-221-5100</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">11/19/2024</t>
+          <t xml:space="preserve">1/27/2025</t>
         </is>
       </c>
       <c r="P3" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Principal</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Baker HS, 1 Feb 2025</t>
+          <t xml:space="preserve">Blount High School</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">6th Brigade</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Mobile</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Alabama</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8901 Airport Blvd</t>
+          <t xml:space="preserve">5450 Lott Road Eight Mile, AL.</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">36608</t>
+          <t xml:space="preserve">36613</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">251-221-5100</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1/27/2025</t>
+          <t xml:space="preserve">9/23/2025</t>
         </is>
       </c>
       <c r="P4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Blount High School</t>
+          <t xml:space="preserve">BT Washington</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">6th Brigade</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mobile</t>
+          <t xml:space="preserve">Tuskegee</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Alabama</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5450 Lott Road Eight Mile, AL.</t>
+          <t xml:space="preserve">3803 W. Martin L. King Highway</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">36613</t>
+          <t xml:space="preserve">36083</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">251-221-5100</t>
+          <t xml:space="preserve">706-748-3108</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">9/23/2025</t>
+          <t xml:space="preserve">4/1/2026</t>
         </is>
       </c>
       <c r="P5" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">BT Washington</t>
+          <t xml:space="preserve">Central High School</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">6th Brigade</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tuskegee</t>
+          <t xml:space="preserve">Tuscaloosa</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Alabama</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3803 W. Martin L. King Highway</t>
+          <t xml:space="preserve">905 15th Street</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">36083</t>
+          <t xml:space="preserve">35401</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">NCO</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">706-748-3108</t>
+          <t xml:space="preserve">205-759-3596</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4/1/2026</t>
+          <t xml:space="preserve">5/16/2022</t>
         </is>
       </c>
       <c r="P6" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Principal</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Central High School</t>
+          <t xml:space="preserve">Jackson-Olin High School</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">6th Brigade</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tuscaloosa</t>
+          <t xml:space="preserve">Birmingham</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Alabama</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">905 15th Street</t>
+          <t xml:space="preserve">1300 Avenue F Ensley</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">35401</t>
+          <t xml:space="preserve">32218</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">205-759-3596</t>
+          <t xml:space="preserve">205-231-8744</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5/16/2022</t>
+          <t xml:space="preserve">11/19/2024</t>
         </is>
       </c>
       <c r="P7" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Principal</t>
+          <t xml:space="preserve">LTC Karlos Parker</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Citronelle HS, 1 March 2025</t>
+          <t xml:space="preserve">Parker High School</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">6th Brigade</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Citronelle</t>
+          <t xml:space="preserve">Birmingham</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Alabama</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8200 Lebaron Ave</t>
+          <t xml:space="preserve">400 Reverend Abraham Wood Jr. Blvd.</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">36522</t>
+          <t xml:space="preserve">35204</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">251-221-5100</t>
+          <t xml:space="preserve">205-231-8744</t>
         </is>
       </c>
       <c r="O8" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2/10/2025</t>
+          <t xml:space="preserve">11/19/2024</t>
         </is>
       </c>
       <c r="P8" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">LTC Karlos Parker</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Daleville High School</t>
+          <t xml:space="preserve">Rains HS, 1August 2026</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">6th Brigade</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Daleville</t>
+          <t xml:space="preserve">Mobile</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Alabama</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">626 North Daleville Avenue</t>
+          <t xml:space="preserve">3125 Dauphin Island PKY</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">36322</t>
+          <t xml:space="preserve">36605</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(334) 598-8514</t>
+          <t xml:space="preserve">251-221-5100</t>
         </is>
       </c>
       <c r="O9" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">11/19/2024</t>
+          <t xml:space="preserve">7/31/2026</t>
         </is>
       </c>
       <c r="P9" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fort Payne HS, 1 July 2026</t>
+          <t xml:space="preserve">BETHEL REGIONAL HS</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">8th Brigade</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fort Payne</t>
+          <t xml:space="preserve">BETHEL</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alabama</t>
+          <t xml:space="preserve">Alaska</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">205 45th Street NE</t>
+          <t xml:space="preserve">1 RON EDWARDS MEMORIAL DR</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">35967</t>
+          <t xml:space="preserve">99559</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">256-845-0915</t>
+          <t xml:space="preserve">907-543-3957</t>
         </is>
       </c>
       <c r="O10" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4/10/2026</t>
+          <t xml:space="preserve">7/15/2022</t>
         </is>
       </c>
       <c r="P10" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Immediate employment for AI or SAI; alternate POC 907-444-4888</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hillcrest High School</t>
+          <t xml:space="preserve">Dimond High School</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">8th Brigade</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tuscaloosa</t>
+          <t xml:space="preserve">Anchorage</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alabama</t>
+          <t xml:space="preserve">Alaska</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">300 Patriot Parkway</t>
+          <t xml:space="preserve">2909 W 88th Avenue</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">35404</t>
+          <t xml:space="preserve">99502</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">SAI</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">205-342-2803</t>
+          <t xml:space="preserve">907-742-7010</t>
         </is>
       </c>
       <c r="O11" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">9/26/2024</t>
+          <t xml:space="preserve">5/21/2025</t>
         </is>
       </c>
       <c r="P11" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">AI position available 1 July 2025</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jackson-Olin High School</t>
+          <t xml:space="preserve">Betty H. Fairfax High School</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">8th Brigade</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Birmingham</t>
+          <t xml:space="preserve">Laveen</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alabama</t>
+          <t xml:space="preserve">Arizona</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1300 Avenue F Ensley</t>
+          <t xml:space="preserve">8225 S. 59th St</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">32218</t>
+          <t xml:space="preserve">85339</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">205-231-8744</t>
+          <t xml:space="preserve">602-764-1016</t>
         </is>
       </c>
       <c r="O12" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">11/19/2024</t>
+          <t xml:space="preserve">5/4/2026</t>
         </is>
       </c>
       <c r="P12" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">LTC Karlos Parker</t>
+          <t xml:space="preserve">Effective Availability: 30MAY2026 for Army Instructor (AI).</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">James Clemens HS, 1 July 2026</t>
+          <t xml:space="preserve">Dysart High School</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">8th Brigade</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Madison</t>
+          <t xml:space="preserve">El Mirage</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alabama</t>
+          <t xml:space="preserve">Arizona</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">11306 County Line Rd</t>
+          <t xml:space="preserve">11425 N. Dysart Rd</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">35756</t>
+          <t xml:space="preserve">85335</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">915-526-5996</t>
+          <t xml:space="preserve">623-876-7502</t>
         </is>
       </c>
       <c r="O13" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5/11/2026</t>
+          <t xml:space="preserve">5/4/2026</t>
         </is>
       </c>
       <c r="P13" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Effective Availability: 02AUG2026 for Army Instructor (AI).</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Leflore HS, 1 July 2026</t>
+          <t xml:space="preserve">Globe High School</t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">8th Brigade</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mobile</t>
+          <t xml:space="preserve">Globe</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alabama</t>
+          <t xml:space="preserve">Arizona</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">700 Donald Street</t>
+          <t xml:space="preserve">460 North Willow St</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">36617</t>
+          <t xml:space="preserve">85501</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">251-221-5100</t>
+          <t xml:space="preserve">928-402-6101</t>
         </is>
       </c>
       <c r="O14" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6/16/2026</t>
+          <t xml:space="preserve">4/9/2026</t>
         </is>
       </c>
       <c r="P14" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Effective Availability: 01MAY2026 for Senior Army Instructor (SAI).</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Madison County HS</t>
+          <t xml:space="preserve">Maryvale High School</t>
         </is>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">8th Brigade</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ryland</t>
+          <t xml:space="preserve">Phoenix</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alabama</t>
+          <t xml:space="preserve">Arizona</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">174 Brock Road</t>
+          <t xml:space="preserve">3415 North 59th Ave</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">35767</t>
+          <t xml:space="preserve">85033</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI/AI</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2568513270</t>
+          <t xml:space="preserve">602-764-1016 or 623-606-2066</t>
         </is>
       </c>
       <c r="O15" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6/2/2025</t>
+          <t xml:space="preserve">5/15/2026</t>
         </is>
       </c>
       <c r="P15" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Need both SAI/AI positions filled</t>
+          <t xml:space="preserve">Effective Availability: 27MAY2026 for Senior Army Instructor (SAI).</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Parker High School</t>
+          <t xml:space="preserve">North High School</t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">8th Brigade</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Birmingham</t>
+          <t xml:space="preserve">Phoenix</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alabama</t>
+          <t xml:space="preserve">Arizona</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">400 Reverend Abraham Wood Jr. Blvd.</t>
+          <t xml:space="preserve">1101 East Thomas Road</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">35204</t>
+          <t xml:space="preserve">85014</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">205-231-8744</t>
+          <t xml:space="preserve">602-764-1016</t>
         </is>
       </c>
       <c r="O16" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">11/19/2024</t>
+          <t xml:space="preserve">9/12/2025</t>
         </is>
       </c>
       <c r="P16" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">LTC Karlos Parker</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pell City HS, 1 July 2025</t>
+          <t xml:space="preserve">Pinon High School</t>
         </is>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">8th Brigade</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pell City</t>
+          <t xml:space="preserve">Pinon</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alabama</t>
+          <t xml:space="preserve">Arizona</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1200 Cogswell Avenue</t>
+          <t xml:space="preserve">PO Box 839</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">35125</t>
+          <t xml:space="preserve">86510</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">NCO</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">504-722-2830</t>
+          <t xml:space="preserve">928-725-2401</t>
         </is>
       </c>
       <c r="O17" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6/27/2025</t>
+          <t xml:space="preserve">5/10/2023</t>
         </is>
       </c>
       <c r="P17" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Available Now</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rains HS, 1August 2026</t>
+          <t xml:space="preserve">The Academies at South Mountain</t>
         </is>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">8th Brigade</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mobile</t>
+          <t xml:space="preserve">Phoenix</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alabama</t>
+          <t xml:space="preserve">Arizona</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3125 Dauphin Island PKY</t>
+          <t xml:space="preserve">5401 S. 7th St.</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">36605</t>
+          <t xml:space="preserve">85040</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">251-221-5100</t>
+          <t xml:space="preserve">(602)764-1016</t>
         </is>
       </c>
       <c r="O18" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/31/2026</t>
+          <t xml:space="preserve">9/16/2026</t>
         </is>
       </c>
       <c r="P18" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">SAI position available now.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tuscaloosa Co. High School</t>
+          <t xml:space="preserve">Malvern High School</t>
         </is>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Northport</t>
+          <t xml:space="preserve">Malvern</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alabama</t>
+          <t xml:space="preserve">Arkansas</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">12500 Wildcat Drive</t>
+          <t xml:space="preserve">525 E. Highland Ave</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">35475</t>
+          <t xml:space="preserve">72104</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">205-342-2670</t>
+          <t xml:space="preserve">501-332-6905</t>
         </is>
       </c>
       <c r="O19" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">11/19/2024</t>
+          <t xml:space="preserve">4/13/2026</t>
         </is>
       </c>
       <c r="P19" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">principal</t>
+          <t xml:space="preserve">Effective Availability: Available now for Senior Army Instructor (SAI).</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Wenonah 17 March 2026</t>
+          <t xml:space="preserve">Marked Tree High School</t>
         </is>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Birmingham</t>
+          <t xml:space="preserve">Marked Tree</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alabama</t>
+          <t xml:space="preserve">Arkansas</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2800 Wilson Road SW</t>
+          <t xml:space="preserve">406 St Francis Street</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">35221</t>
+          <t xml:space="preserve">72365</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">NCO</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">205-231-8744</t>
+          <t xml:space="preserve">870-358-2891</t>
         </is>
       </c>
       <c r="O20" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3/17/2026</t>
+          <t xml:space="preserve">12/22/2023</t>
         </is>
       </c>
       <c r="P20" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Available Now</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">BETHEL REGIONAL HS</t>
+          <t xml:space="preserve">Marked Tree High School</t>
         </is>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">BETHEL</t>
+          <t xml:space="preserve">Marked Tree</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alaska</t>
+          <t xml:space="preserve">Arkansas</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 RON EDWARDS MEMORIAL DR</t>
+          <t xml:space="preserve">406 St Francis St</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">99559</t>
+          <t xml:space="preserve">72365</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">907-543-3957</t>
+          <t xml:space="preserve">870-358-2913</t>
         </is>
       </c>
       <c r="O21" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/15/2022</t>
+          <t xml:space="preserve">9/29/2026</t>
         </is>
       </c>
       <c r="P21" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Immediate employment for AI or SAI; alternate POC 907-444-4888</t>
+          <t xml:space="preserve">Effective Availability: 24OCT2026 for Senior Army Instructor (SAI).</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dimond High School</t>
+          <t xml:space="preserve">Maumelle High School</t>
         </is>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Anchorage</t>
+          <t xml:space="preserve">Maumelle</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alaska</t>
+          <t xml:space="preserve">Arkansas</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JROTC (Cost Shared)</t>
+          <t xml:space="preserve">NDCC</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2909 W 88th Avenue</t>
+          <t xml:space="preserve">100 Victory Ln</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">99502</t>
+          <t xml:space="preserve">72113</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">907-742-7010</t>
+          <t xml:space="preserve">501-851-5350</t>
         </is>
       </c>
       <c r="O22" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5/21/2025</t>
+          <t xml:space="preserve">4/13/2026</t>
         </is>
       </c>
       <c r="P22" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI position available 1 July 2025</t>
+          <t xml:space="preserve">Effective Availability: 01MAY2026 for Senior Army Instructor (SAI).</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Betty H. Fairfax High School</t>
+          <t xml:space="preserve">Warren High School</t>
         </is>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Laveen</t>
+          <t xml:space="preserve">Warren</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Arizona</t>
+          <t xml:space="preserve">Arkansas</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8225 S. 59th St</t>
+          <t xml:space="preserve">803 North Walnut</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">85339</t>
+          <t xml:space="preserve">71671</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">602-764-1016</t>
+          <t xml:space="preserve">870-226-8500</t>
         </is>
       </c>
       <c r="O23" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5/4/2026</t>
+          <t xml:space="preserve">1/14/2026</t>
         </is>
       </c>
       <c r="P23" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Effective Availability: 30MAY2026 for Army Instructor (AI).</t>
+          <t xml:space="preserve">Senior Army Instructor (SAI) position available</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dysart High School</t>
+          <t xml:space="preserve">Arvin High School</t>
         </is>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">8th Brigade</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">El Mirage</t>
+          <t xml:space="preserve">Arvin</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Arizona</t>
+          <t xml:space="preserve">California</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">11425 N. Dysart Rd</t>
+          <t xml:space="preserve">900 Varsity Rd</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">85335</t>
+          <t xml:space="preserve">93203</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">623-876-7502</t>
+          <t xml:space="preserve">(661) 854-5561</t>
         </is>
       </c>
       <c r="O24" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5/4/2026</t>
+          <t xml:space="preserve">5/1/2026</t>
         </is>
       </c>
       <c r="P24" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Effective Availability: 02AUG2026 for Army Instructor (AI).</t>
+          <t xml:space="preserve">SAI position available 1 July 2026</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Globe High School</t>
+          <t xml:space="preserve">Azusa High School</t>
         </is>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">8th Brigade</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Globe</t>
+          <t xml:space="preserve">Azusa</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Arizona</t>
+          <t xml:space="preserve">California</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">460 North Willow St</t>
+          <t xml:space="preserve">240 N. Cerritos Avenue</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">85501</t>
+          <t xml:space="preserve">91702</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">928-402-6101</t>
+          <t xml:space="preserve">626-815-3400</t>
         </is>
       </c>
       <c r="O25" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4/9/2026</t>
+          <t xml:space="preserve">3/10/2026</t>
         </is>
       </c>
       <c r="P25" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Effective Availability: 01MAY2026 for Senior Army Instructor (SAI).</t>
+          <t xml:space="preserve">Available Now</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maryvale High School</t>
+          <t xml:space="preserve">Blair High School</t>
         </is>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">8th Brigade</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phoenix</t>
+          <t xml:space="preserve">Pasadena</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Arizona</t>
+          <t xml:space="preserve">California</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3415 North 59th Ave</t>
+          <t xml:space="preserve">1201 S MARENGO AVENUE</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">85033</t>
+          <t xml:space="preserve">91106</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">602-764-1016 or 623-606-2066</t>
+          <t xml:space="preserve">626-396-5820</t>
         </is>
       </c>
       <c r="O26" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5/15/2026</t>
+          <t xml:space="preserve">7/27/2022</t>
         </is>
       </c>
       <c r="P26" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Effective Availability: 27MAY2026 for Senior Army Instructor (SAI).</t>
+          <t xml:space="preserve">Available now</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">North High School</t>
+          <t xml:space="preserve">Deer Valley High School</t>
         </is>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">8th Brigade</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phoenix</t>
+          <t xml:space="preserve">Antioch</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Arizona</t>
+          <t xml:space="preserve">California</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1101 East Thomas Road</t>
+          <t xml:space="preserve">4700 Lone Tree Way</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">85014</t>
+          <t xml:space="preserve">94531</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">602-764-1016</t>
+          <t xml:space="preserve">925-779-7570</t>
         </is>
       </c>
       <c r="O27" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">9/12/2025</t>
+          <t xml:space="preserve">5/1/2026</t>
         </is>
       </c>
       <c r="P27" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Available</t>
+          <t xml:space="preserve">SAI position available immediately</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pinon High School</t>
+          <t xml:space="preserve">Fred C. Beyer High School</t>
         </is>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">8th Brigade</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pinon</t>
+          <t xml:space="preserve">Modesto</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Arizona</t>
+          <t xml:space="preserve">California</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">PO Box 839</t>
+          <t xml:space="preserve">1717 Sylvan Ave</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">86510</t>
+          <t xml:space="preserve">95355</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">928-725-2401</t>
+          <t xml:space="preserve">(209) 492-4060</t>
         </is>
       </c>
       <c r="O28" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5/10/2023</t>
+          <t xml:space="preserve">11/13/2025</t>
         </is>
       </c>
       <c r="P28" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Available Now</t>
+          <t xml:space="preserve">SAI position available 1 July 2025</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">El Dorado High School</t>
+          <t xml:space="preserve">Fresno High School</t>
         </is>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5th Brigade</t>
+          <t xml:space="preserve">8th Brigade</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">El Dorado</t>
+          <t xml:space="preserve">Fresno</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Arkansas</t>
+          <t xml:space="preserve">California</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2000 Wildcat Drive</t>
+          <t xml:space="preserve">1839 Echo Ave</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">71730</t>
+          <t xml:space="preserve">93704</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI</t>
+          <t xml:space="preserve">SAI/Administrator</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">254-466-7941</t>
+          <t xml:space="preserve">(559) 457-3500</t>
         </is>
       </c>
       <c r="O29" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">11/30/2021</t>
+          <t xml:space="preserve">2/3/2026</t>
         </is>
       </c>
       <c r="P29" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Available Now</t>
+          <t xml:space="preserve">AI Position available 1 July 2026</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Malvern High School</t>
+          <t xml:space="preserve">George Washington High School</t>
         </is>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5th Brigade</t>
+          <t xml:space="preserve">8th Brigade</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Malvern</t>
+          <t xml:space="preserve">San Francisco</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Arkansas</t>
+          <t xml:space="preserve">California</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">525 E. Highland Ave</t>
+          <t xml:space="preserve">600 32nd Ave</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">72104</t>
+          <t xml:space="preserve">94121</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">501-332-6905</t>
+          <t xml:space="preserve">415-235-1805 / 925-699-3985</t>
         </is>
       </c>
       <c r="O30" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4/13/2026</t>
+          <t xml:space="preserve">5/1/2026</t>
         </is>
       </c>
       <c r="P30" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Effective Availability: Available now for Senior Army Instructor (SAI).</t>
+          <t xml:space="preserve">AI position available immediately</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Marked Tree High School</t>
+          <t xml:space="preserve">James A. Garfield High School</t>
         </is>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5th Brigade</t>
+          <t xml:space="preserve">8th Brigade</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Marked Tree</t>
+          <t xml:space="preserve">Los Angeles</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Arkansas</t>
+          <t xml:space="preserve">California</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">406 St Francis Street</t>
+          <t xml:space="preserve">5101 E. Sixth St</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">72365</t>
+          <t xml:space="preserve">90022</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">870-358-2891</t>
+          <t xml:space="preserve">(323) 981-5500</t>
         </is>
       </c>
       <c r="O31" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">12/22/2023</t>
+          <t xml:space="preserve">5/1/2026</t>
         </is>
       </c>
       <c r="P31" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Available Now</t>
+          <t xml:space="preserve">SAI and AI positions available 1 July 2026</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maumelle High School</t>
+          <t xml:space="preserve">La Puente High School</t>
         </is>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5th Brigade</t>
+          <t xml:space="preserve">8th Brigade</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maumelle</t>
+          <t xml:space="preserve">La Puente</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Arkansas</t>
+          <t xml:space="preserve">California</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NDCC</t>
+          <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">100 Victory Ln</t>
+          <t xml:space="preserve">15615 E. Nelson Ave</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">72113</t>
+          <t xml:space="preserve">91744</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">501-851-5350</t>
+          <t xml:space="preserve">626-934-6700</t>
         </is>
       </c>
       <c r="O32" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4/13/2026</t>
+          <t xml:space="preserve">5/1/2026</t>
         </is>
       </c>
       <c r="P32" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Effective Availability: 01MAY2026 for Senior Army Instructor (SAI).</t>
+          <t xml:space="preserve">SAI Position available 1 July 2026</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Warren High School</t>
+          <t xml:space="preserve">Long Beach Polytechnic High School</t>
         </is>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5th Brigade</t>
+          <t xml:space="preserve">8th Brigade</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Warren</t>
+          <t xml:space="preserve">Long Beach</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Arkansas</t>
+          <t xml:space="preserve">California</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">803 North Walnut</t>
+          <t xml:space="preserve">1600 Atlantic Ave</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">71671</t>
+          <t xml:space="preserve">90813</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">870-226-8500</t>
+          <t xml:space="preserve">(562) 591-0581</t>
         </is>
       </c>
       <c r="O33" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1/14/2026</t>
+          <t xml:space="preserve">5/1/2026</t>
         </is>
       </c>
       <c r="P33" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Senior Army Instructor (SAI) position available</t>
+          <t xml:space="preserve">AI position available immediately</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">West Memphis High School</t>
+          <t xml:space="preserve">Los Angeles Unified School District (Continuous)</t>
         </is>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5th Brigade</t>
+          <t xml:space="preserve">8th Brigade</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">West Memphis</t>
+          <t xml:space="preserve">Los Angeles</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Arkansas</t>
+          <t xml:space="preserve">California</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve">4</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">501 West Broadway Street</t>
+          <t xml:space="preserve">716 East 14th Street</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">72301</t>
+          <t xml:space="preserve">90021</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">870-735-3660</t>
+          <t xml:space="preserve">(213) 745-1915</t>
         </is>
       </c>
       <c r="O34" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3/16/2026</t>
+          <t xml:space="preserve">11/5/2019</t>
         </is>
       </c>
       <c r="P34" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Senior Army Instructor (SAI) Position available on 1 April 2026</t>
+          <t xml:space="preserve">Positions: 3 Officer/Warrant Officer and 3 NCO</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Arvin High School</t>
+          <t xml:space="preserve">Manteca High School</t>
         </is>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">8th Brigade</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Arvin</t>
+          <t xml:space="preserve">Manteca</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">California</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">900 Varsity Rd</t>
+          <t xml:space="preserve">450 E Yosemite Ave</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">93203</t>
+          <t xml:space="preserve">95336</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(661) 854-5561</t>
+          <t xml:space="preserve">(209) 858-7340</t>
         </is>
       </c>
       <c r="O35" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">5/1/2026</t>
         </is>
       </c>
       <c r="P35" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI position available 1 July 2026</t>
+          <t xml:space="preserve">SAI position available immediately</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Azusa High School</t>
+          <t xml:space="preserve">Mira Mesa</t>
         </is>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">8th Brigade</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Azusa</t>
+          <t xml:space="preserve">San Diego</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">California</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">240 N. Cerritos Avenue</t>
+          <t xml:space="preserve">10510 Marauder Way</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">91702</t>
+          <t xml:space="preserve">92126</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">626-815-3400</t>
+          <t xml:space="preserve">858-496-8203</t>
         </is>
       </c>
       <c r="O36" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3/10/2026</t>
+          <t xml:space="preserve">7/27/2026</t>
         </is>
       </c>
       <c r="P36" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Available Now</t>
+          <t xml:space="preserve">AI position open 1 July 2026</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Blair High School</t>
+          <t xml:space="preserve">Patterson High School</t>
         </is>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">8th Brigade</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pasadena</t>
+          <t xml:space="preserve">Patterson</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">California</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1201 S MARENGO AVENUE</t>
+          <t xml:space="preserve">200 N 7th St</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">91106</t>
+          <t xml:space="preserve">95363</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">626-396-5820</t>
+          <t xml:space="preserve">(209) 892-4750</t>
         </is>
       </c>
       <c r="O37" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/27/2022</t>
+          <t xml:space="preserve">5/1/2026</t>
         </is>
       </c>
       <c r="P37" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Available now</t>
+          <t xml:space="preserve">SAI available immediately</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Deer Valley High School</t>
+          <t xml:space="preserve">Pomona High School</t>
         </is>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">8th Brigade</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Antioch</t>
+          <t xml:space="preserve">Pomona</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">California</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4700 Lone Tree Way</t>
+          <t xml:space="preserve">475 Bangor St</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">94531</t>
+          <t xml:space="preserve">91767</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">925-779-7570</t>
+          <t xml:space="preserve">(909) 397-4498 / (909) 397-4800</t>
         </is>
       </c>
       <c r="O38" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">5/1/2026</t>
         </is>
       </c>
       <c r="P38" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI position available immediately</t>
+          <t xml:space="preserve">SAI and AI positions available 1 July 2026</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fred C. Beyer High School</t>
+          <t xml:space="preserve">Berthoud High School</t>
         </is>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Modesto</t>
+          <t xml:space="preserve">Berthoud</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">California</t>
+          <t xml:space="preserve">Colorado</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1717 Sylvan Ave</t>
+          <t xml:space="preserve">850 Spartan Ave</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">95355</t>
+          <t xml:space="preserve">80513</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(209) 492-4060</t>
+          <t xml:space="preserve">970-613-7700</t>
         </is>
       </c>
       <c r="O39" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">11/13/2025</t>
+          <t xml:space="preserve">4/13/2026</t>
         </is>
       </c>
       <c r="P39" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI position available 1 July 2025</t>
+          <t xml:space="preserve">Effective Availability: Available now for Senior Army Instructor (SAI).</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fresno High School</t>
+          <t xml:space="preserve">Canon City High School</t>
         </is>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fresno</t>
+          <t xml:space="preserve">Canon City</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">California</t>
+          <t xml:space="preserve">Colorado</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1839 Echo Ave</t>
+          <t xml:space="preserve">1313 College Ave</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">93704</t>
+          <t xml:space="preserve">81212</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI/Administrator</t>
+          <t xml:space="preserve">SAI</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(559) 457-3500</t>
+          <t xml:space="preserve">808-202-6890</t>
         </is>
       </c>
       <c r="O40" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2/3/2026</t>
+          <t xml:space="preserve">9/4/2026</t>
         </is>
       </c>
       <c r="P40" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI Position available 1 July 2026</t>
+          <t xml:space="preserve">Effective Availability: 02JUL2027 for Senior Army Instructor (SAI).</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">George Washington High School</t>
+          <t xml:space="preserve">Delta High School</t>
         </is>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">San Francisco</t>
+          <t xml:space="preserve">Delta</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">California</t>
+          <t xml:space="preserve">Colorado</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">600 32nd Ave</t>
+          <t xml:space="preserve">1400 Pioneer Rd</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">94121</t>
+          <t xml:space="preserve">81416</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">NCO</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">415-235-1805 / 925-699-3985</t>
+          <t xml:space="preserve">970-874-8031</t>
         </is>
       </c>
       <c r="O41" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5/1/2026</t>
+          <t xml:space="preserve">8/18/2026</t>
         </is>
       </c>
       <c r="P41" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI position available immediately</t>
+          <t xml:space="preserve">Effective Availability: Available now for Army Instructor.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">James A. Garfield High School</t>
+          <t xml:space="preserve">Monument Academy Charter School</t>
         </is>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Los Angeles</t>
+          <t xml:space="preserve">Colorado Springs</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">California</t>
+          <t xml:space="preserve">Colorado</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5101 E. Sixth St</t>
+          <t xml:space="preserve">4303 Pinehurst Cir</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">90022</t>
+          <t xml:space="preserve">80908</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(323) 981-5500</t>
+          <t xml:space="preserve">719-431-8001</t>
         </is>
       </c>
       <c r="O42" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5/1/2026</t>
+          <t xml:space="preserve">10/6/2026</t>
         </is>
       </c>
       <c r="P42" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI and AI positions available 1 July 2026</t>
+          <t xml:space="preserve">Effective Availability: 01APR2027 for Senior Army Instructor (SAI).</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">La Puente High School</t>
+          <t xml:space="preserve">Monument Academy Charter School</t>
         </is>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">La Puente</t>
+          <t xml:space="preserve">Colorado Springs</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">California</t>
+          <t xml:space="preserve">Colorado</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">15615 E. Nelson Ave</t>
+          <t xml:space="preserve">4303 Pinehurst Cir</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">91744</t>
+          <t xml:space="preserve">80908</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">626-934-6700</t>
+          <t xml:space="preserve">719-431-8001</t>
         </is>
       </c>
       <c r="O43" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5/1/2026</t>
+          <t xml:space="preserve">10/6/2026</t>
         </is>
       </c>
       <c r="P43" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI Position available 1 July 2026</t>
+          <t xml:space="preserve">Effective Availability: 01APR2027 for Army Instructor (AI).</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Long Beach Polytechnic High School</t>
+          <t xml:space="preserve">Palmer Ridge High School</t>
         </is>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Long Beach</t>
+          <t xml:space="preserve">Monument</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">California</t>
+          <t xml:space="preserve">Colorado</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1600 Atlantic Ave</t>
+          <t xml:space="preserve">19255 Monument Hill Rd</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">90813</t>
+          <t xml:space="preserve">80132</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(562) 591-0581</t>
+          <t xml:space="preserve">719-867-8600</t>
         </is>
       </c>
       <c r="O44" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5/1/2026</t>
+          <t xml:space="preserve">10/6/2026</t>
         </is>
       </c>
       <c r="P44" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI position available immediately</t>
+          <t xml:space="preserve">Effective Availability: 01APR2027 for Senior Army Instructor (SAI).</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Los Angeles Unified School District (Continuous)</t>
+          <t xml:space="preserve">Palmer Ridge High School</t>
         </is>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Los Angeles</t>
+          <t xml:space="preserve">Monument</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">California</t>
+          <t xml:space="preserve">Colorado</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">716 East 14th Street</t>
+          <t xml:space="preserve">19255 Monument Hill Rd</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">90021</t>
+          <t xml:space="preserve">80132</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(213) 745-1915</t>
+          <t xml:space="preserve">719-867-8600</t>
         </is>
       </c>
       <c r="O45" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">11/5/2019</t>
+          <t xml:space="preserve">10/6/2026</t>
         </is>
       </c>
       <c r="P45" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Positions: 3 Officer/Warrant Officer and 3 NCO</t>
+          <t xml:space="preserve">Effective Availability: 01APR2027 for Army Instructor (AI).</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Manteca High School</t>
+          <t xml:space="preserve">Pueblo East High School</t>
         </is>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Manteca</t>
+          <t xml:space="preserve">Pueblo</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">California</t>
+          <t xml:space="preserve">Colorado</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">450 E Yosemite Ave</t>
+          <t xml:space="preserve">9 Mac Neil Road</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">95336</t>
+          <t xml:space="preserve">81001</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">SAI</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(209) 858-7340</t>
+          <t xml:space="preserve">719-549-7237</t>
         </is>
       </c>
       <c r="O46" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5/1/2026</t>
+          <t xml:space="preserve">1/14/2026</t>
         </is>
       </c>
       <c r="P46" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI position available immediately</t>
+          <t xml:space="preserve">Senior Army Instructor (SAI) position available on 1 August 2026</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mira Mesa</t>
+          <t xml:space="preserve">CAPE HENLOPEN HIGH SCHOOL</t>
         </is>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8th Brigade</t>
+          <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">San Diego</t>
+          <t xml:space="preserve">LEWES</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">California</t>
+          <t xml:space="preserve">Delaware</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">10510 Marauder Way</t>
+          <t xml:space="preserve">1250 KINGS HWY</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">92126</t>
+          <t xml:space="preserve">19958</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">858-496-8203</t>
+          <t xml:space="preserve">302.645.6686 AND 302.645.7711</t>
         </is>
       </c>
       <c r="O47" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/27/2026</t>
+          <t xml:space="preserve">8/28/2026</t>
         </is>
       </c>
       <c r="P47" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI position open 1 July 2026</t>
+          <t xml:space="preserve">2ND AI POSITION AVAILABLE (ITH PENDING)</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Patterson High School</t>
+          <t xml:space="preserve">Lake Forest High School</t>
         </is>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8th Brigade</t>
+          <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Patterson</t>
+          <t xml:space="preserve">Felton</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">California</t>
+          <t xml:space="preserve">Delaware</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">200 N 7th St</t>
+          <t xml:space="preserve">5407 Killens Pond Road</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">95363</t>
+          <t xml:space="preserve">19943</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(209) 892-4750</t>
+          <t xml:space="preserve">443.642.4589</t>
         </is>
       </c>
       <c r="O48" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5/1/2026</t>
+          <t xml:space="preserve">8/1/2023</t>
         </is>
       </c>
       <c r="P48" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI available immediately</t>
+          <t xml:space="preserve">AI POSITION AVAILABLE</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pomona High School</t>
+          <t xml:space="preserve">MIDDLETOWN HIGH SCHOOL</t>
         </is>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8th Brigade</t>
+          <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pomona</t>
+          <t xml:space="preserve">MIDDLETOWN</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">California</t>
+          <t xml:space="preserve">Delaware</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">475 Bangor St</t>
+          <t xml:space="preserve">120 SILVER LAKE ROAD</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">91767</t>
+          <t xml:space="preserve">19709</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(909) 397-4498 / (909) 397-4800</t>
+          <t xml:space="preserve">(302) 376-4141</t>
         </is>
       </c>
       <c r="O49" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5/1/2026</t>
+          <t xml:space="preserve">4/2/2026</t>
         </is>
       </c>
       <c r="P49" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI and AI positions available 1 July 2026</t>
+          <t xml:space="preserve">SAI POS (ITH PENDING) // AI POS AVAILABLE</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Berthoud High School</t>
+          <t xml:space="preserve">Odessa High School</t>
         </is>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5th Brigade</t>
+          <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Berthoud</t>
+          <t xml:space="preserve">Townsend</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Colorado</t>
+          <t xml:space="preserve">Delaware</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JROTC (Cost Shared)</t>
+          <t xml:space="preserve">NDCC</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">850 Spartan Ave</t>
+          <t xml:space="preserve">570 Tony Marchio Drive</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">80513</t>
+          <t xml:space="preserve">19734</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">970-613-7700</t>
+          <t xml:space="preserve">302.842.2625</t>
         </is>
       </c>
       <c r="O50" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4/13/2026</t>
+          <t xml:space="preserve">7/1/2025</t>
         </is>
       </c>
       <c r="P50" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Effective Availability: Available now for Senior Army Instructor (SAI).</t>
+          <t xml:space="preserve">SAI POS Available</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Canon City High School</t>
+          <t xml:space="preserve">Booker HS, 1 November 2026</t>
         </is>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5th Brigade</t>
+          <t xml:space="preserve">6th Brigade</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Canon City</t>
+          <t xml:space="preserve">Sarasota</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Colorado</t>
+          <t xml:space="preserve">Florida</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1313 College Ave</t>
+          <t xml:space="preserve">3201 N. Orange Ave</t>
         </is>
       </c>
       <c r="K51" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">81212</t>
+          <t xml:space="preserve">34234</t>
         </is>
       </c>
       <c r="L51" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M51" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">SAI</t>
         </is>
       </c>
       <c r="N51" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">808-202-6890</t>
+          <t xml:space="preserve">941-355-2967 ext 65162</t>
         </is>
       </c>
       <c r="O51" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">9/4/2026</t>
+          <t xml:space="preserve">9/29/2026</t>
         </is>
       </c>
       <c r="P51" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Effective Availability: 02JUL2027 for Senior Army Instructor (SAI).</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Delta High School</t>
+          <t xml:space="preserve">Collier County DAI, 1 July 2026</t>
         </is>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5th Brigade</t>
+          <t xml:space="preserve">6th Brigade</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Delta</t>
+          <t xml:space="preserve">Naples</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Colorado</t>
+          <t xml:space="preserve">Florida</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1400 Pioneer Rd</t>
+          <t xml:space="preserve">5775 Osceola Trail</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">81416</t>
+          <t xml:space="preserve">34109</t>
         </is>
       </c>
       <c r="L52" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M52" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">970-874-8031</t>
+          <t xml:space="preserve">239-377-0395</t>
         </is>
       </c>
       <c r="O52" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8/18/2026</t>
+          <t xml:space="preserve">4/7/2026</t>
         </is>
       </c>
       <c r="P52" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Effective Availability: Available now for Army Instructor.</t>
+          <t xml:space="preserve">Senior Director, Talent Management</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">John F. Kennedy High School</t>
+          <t xml:space="preserve">South Miami Sr HS, 1 July 2024</t>
         </is>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5th Brigade</t>
+          <t xml:space="preserve">6th Brigade</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Denver</t>
+          <t xml:space="preserve">Miami</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Colorado</t>
+          <t xml:space="preserve">Florida</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J53" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2855 South Lamar St</t>
+          <t xml:space="preserve">6856 SW 53rd Street</t>
         </is>
       </c>
       <c r="K53" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">80227</t>
+          <t xml:space="preserve">33155</t>
         </is>
       </c>
       <c r="L53" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M53" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N53" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">720-423-1771</t>
+          <t xml:space="preserve">845-521-8389</t>
         </is>
       </c>
       <c r="O53" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6/12/2026</t>
+          <t xml:space="preserve">7/10/2024</t>
         </is>
       </c>
       <c r="P53" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Effective Availability: 02AUG2026 for Senior Army Instructor (SAI).</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Northfield High School</t>
+          <t xml:space="preserve">Spruce Creek HS, 1 July 2026</t>
         </is>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5th Brigade</t>
+          <t xml:space="preserve">6th Brigade</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Denver</t>
+          <t xml:space="preserve">Port Orange</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Colorado</t>
+          <t xml:space="preserve">Florida</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5500 Central Park BLVD</t>
+          <t xml:space="preserve">801 Taylor Rd</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">80238</t>
+          <t xml:space="preserve">32127</t>
         </is>
       </c>
       <c r="L54" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">SAI</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">720-423-8000</t>
+          <t xml:space="preserve">386-322-6272 Ext 37751</t>
         </is>
       </c>
       <c r="O54" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2/11/2026</t>
+          <t xml:space="preserve">7/24/2026</t>
         </is>
       </c>
       <c r="P54" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Senior Army Instructor (SAI) position available</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pueblo East High School</t>
+          <t xml:space="preserve">Williston HS, 1 July 2026</t>
         </is>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5th Brigade</t>
+          <t xml:space="preserve">6th Brigade</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pueblo</t>
+          <t xml:space="preserve">Williston</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Colorado</t>
+          <t xml:space="preserve">Florida</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J55" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 Mac Neil Road</t>
+          <t xml:space="preserve">350 Robert Philpot Way</t>
         </is>
       </c>
       <c r="K55" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">81001</t>
+          <t xml:space="preserve">32696</t>
         </is>
       </c>
       <c r="L55" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M55" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">719-549-7237</t>
+          <t xml:space="preserve">352-528-3542 ext 2219</t>
         </is>
       </c>
       <c r="O55" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1/14/2026</t>
+          <t xml:space="preserve">7/17/2026</t>
         </is>
       </c>
       <c r="P55" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Senior Army Instructor (SAI) position available on 1 August 2026</t>
+          <t xml:space="preserve">The principal is the POC</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pueblo South High School</t>
+          <t xml:space="preserve">Zephyrhills High School</t>
         </is>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5th Brigade</t>
+          <t xml:space="preserve">6th Brigade</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pueblo</t>
+          <t xml:space="preserve">Zephyrhills</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Colorado</t>
+          <t xml:space="preserve">Florida</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J56" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1801 Hollywood Dr.</t>
+          <t xml:space="preserve">6335 12th Street, Zephyrhills, Florida 33542</t>
         </is>
       </c>
       <c r="K56" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">81005</t>
+          <t xml:space="preserve">33542</t>
         </is>
       </c>
       <c r="L56" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M56" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI/Administrator</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N56" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">719-549-7237 or 719-200-3981</t>
+          <t xml:space="preserve">813-794-6100</t>
         </is>
       </c>
       <c r="O56" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3/18/2025</t>
+          <t xml:space="preserve">8/20/2026</t>
         </is>
       </c>
       <c r="P56" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Effective Availability: 01OCT2026 for Army Instructor (AI).</t>
+          <t xml:space="preserve">Position Available 11 Feb 27</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pueblo South High School</t>
+          <t xml:space="preserve">Alfred E. Beach HS, 1July 2026</t>
         </is>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5th Brigade</t>
+          <t xml:space="preserve">6th Brigade</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pueblo</t>
+          <t xml:space="preserve">Savannah</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Colorado</t>
+          <t xml:space="preserve">Georgia</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J57" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1801 Hollywood Dr</t>
+          <t xml:space="preserve">301 Hopkins St</t>
         </is>
       </c>
       <c r="K57" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">81005</t>
+          <t xml:space="preserve">31405</t>
         </is>
       </c>
       <c r="L57" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M57" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI/Administrator</t>
+          <t xml:space="preserve">SAI</t>
         </is>
       </c>
       <c r="N57" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">719-549-7237 or 719-200-3981</t>
+          <t xml:space="preserve">919-995-9998</t>
         </is>
       </c>
       <c r="O57" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5/5/2026</t>
+          <t xml:space="preserve">9/23/2026</t>
         </is>
       </c>
       <c r="P57" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Effective Availability: Available now for Senior Army Instructor (SAI).</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Crosby High School</t>
+          <t xml:space="preserve">Mitchell County HS, 1 November 2024</t>
         </is>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2nd Brigade</t>
+          <t xml:space="preserve">6th Brigade</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Waterbury</t>
+          <t xml:space="preserve">Camilla</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Connecticut</t>
+          <t xml:space="preserve">Georgia</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J58" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">300 Pierpont Road</t>
+          <t xml:space="preserve">1000 Newton Rd</t>
         </is>
       </c>
       <c r="K58" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6705</t>
+          <t xml:space="preserve">31730</t>
         </is>
       </c>
       <c r="L58" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">NCO</t>
         </is>
       </c>
       <c r="M58" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">SAI</t>
         </is>
       </c>
       <c r="N58" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">203-521-4969</t>
+          <t xml:space="preserve">229-321-7006</t>
         </is>
       </c>
       <c r="O58" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/13/2026</t>
+          <t xml:space="preserve">11/18/2024</t>
         </is>
       </c>
       <c r="P58" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">CAPE HENLOPEN HIGH SCHOOL</t>
+          <t xml:space="preserve">Swainsboro HS, 1 July 2026</t>
         </is>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4th Brigade</t>
+          <t xml:space="preserve">6th Brigade</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">LEWES</t>
+          <t xml:space="preserve">Swainsboro</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Delaware</t>
+          <t xml:space="preserve">Georgia</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J59" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1250 KINGS HWY</t>
+          <t xml:space="preserve">689 South Main Street</t>
         </is>
       </c>
       <c r="K59" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">19958</t>
+          <t xml:space="preserve">30401</t>
         </is>
       </c>
       <c r="L59" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M59" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N59" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">302.645.6686 AND 302.645.7711</t>
+          <t xml:space="preserve">478-237-6674</t>
         </is>
       </c>
       <c r="O59" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8/28/2026</t>
+          <t xml:space="preserve">6/12/2026</t>
         </is>
       </c>
       <c r="P59" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">ADDTIONAL AI POSITION AVAILABLE UNTIL 1 DEC 2026</t>
+          <t xml:space="preserve">POC is the HR Director,</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lake Forest High School</t>
+          <t xml:space="preserve">Tri-Cities HS, 1 July 2026</t>
         </is>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4th Brigade</t>
+          <t xml:space="preserve">6th Brigade</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Felton</t>
+          <t xml:space="preserve">Atlanta</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Delaware</t>
+          <t xml:space="preserve">Georgia</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J60" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5407 Killens Pond Road</t>
+          <t xml:space="preserve">2575 Harris Street</t>
         </is>
       </c>
       <c r="K60" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">19943</t>
+          <t xml:space="preserve">30344</t>
         </is>
       </c>
       <c r="L60" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M60" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N60" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">443.642.4589</t>
+          <t xml:space="preserve">470-955-9868</t>
         </is>
       </c>
       <c r="O60" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8/1/2023</t>
+          <t xml:space="preserve">5/11/2026</t>
         </is>
       </c>
       <c r="P60" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI POSITION AVAILABLE</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">MIDDLETOWN HIGH SCHOOL</t>
+          <t xml:space="preserve">Westlake HS, 1 July 2026</t>
         </is>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4th Brigade</t>
+          <t xml:space="preserve">6th Brigade</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">MIDDLETOWN</t>
+          <t xml:space="preserve">Atlanta</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Delaware</t>
+          <t xml:space="preserve">Georgia</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J61" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">120 SILVER LAKE ROAD</t>
+          <t xml:space="preserve">2370 Union Rd SW</t>
         </is>
       </c>
       <c r="K61" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">19709</t>
+          <t xml:space="preserve">30331</t>
         </is>
       </c>
       <c r="L61" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M61" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N61" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(302) 376-4141</t>
+          <t xml:space="preserve">470-955-9868</t>
         </is>
       </c>
       <c r="O61" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4/2/2026</t>
+          <t xml:space="preserve">5/11/2026</t>
         </is>
       </c>
       <c r="P61" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI POSITON // AI POSITION AVAILABLE</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Odessa High School</t>
+          <t xml:space="preserve">Mililani High School</t>
         </is>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4th Brigade</t>
+          <t xml:space="preserve">8th Brigade</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Townsend</t>
+          <t xml:space="preserve">Mililani</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Delaware</t>
+          <t xml:space="preserve">Hawaii</t>
         </is>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NDCC</t>
+          <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J62" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">570 Tony Marchio Drive</t>
+          <t xml:space="preserve">95-1200 Meheula Parkway</t>
         </is>
       </c>
       <c r="K62" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">19734</t>
+          <t xml:space="preserve">96789</t>
         </is>
       </c>
       <c r="L62" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M62" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N62" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">302.842.2625</t>
+          <t xml:space="preserve">(808) 784-6466 / (808) 784-6467</t>
         </is>
       </c>
       <c r="O62" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/1/2025</t>
+          <t xml:space="preserve">4/15/2026</t>
         </is>
       </c>
       <c r="P62" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI POS Available</t>
+          <t xml:space="preserve">SAI position Available 1 July 2026</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve">Saint Louis High School</t>
         </is>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">8th Brigade</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2800 Hornet Drive</t>
+          <t xml:space="preserve">Honolulu</t>
         </is>
       </c>
       <c r="D63" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Florida</t>
+          <t xml:space="preserve">Hawaii</t>
         </is>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J63" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Haines City HS, 1 July 2026</t>
+          <t xml:space="preserve">3142 Waialae Ave</t>
         </is>
       </c>
       <c r="K63" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">33844</t>
+          <t xml:space="preserve">96816</t>
         </is>
       </c>
       <c r="L63" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M63" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">SAI</t>
         </is>
       </c>
       <c r="N63" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">334-492-1189</t>
+          <t xml:space="preserve">808-739-4801</t>
         </is>
       </c>
       <c r="O63" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8/12/2026</t>
+          <t xml:space="preserve">8/27/2025</t>
         </is>
       </c>
       <c r="P63" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Available now</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Baker HS, 1 July 2026</t>
+          <t xml:space="preserve">Waialua High &amp; Intermediate School</t>
         </is>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">8th Brigade</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Baker</t>
+          <t xml:space="preserve">Waialua</t>
         </is>
       </c>
       <c r="D64" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Florida</t>
+          <t xml:space="preserve">Hawaii</t>
         </is>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J64" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1369 14 Street</t>
+          <t xml:space="preserve">67-160 Farrington Highway</t>
         </is>
       </c>
       <c r="K64" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">32531</t>
+          <t xml:space="preserve">96791</t>
         </is>
       </c>
       <c r="L64" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M64" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N64" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">850-689-7311</t>
+          <t xml:space="preserve">(808) 784-6466 / (808) 784-6467</t>
         </is>
       </c>
       <c r="O64" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5/28/2026</t>
+          <t xml:space="preserve">3/16/2026</t>
         </is>
       </c>
       <c r="P64" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">The principal is the POC 850-685-0035</t>
+          <t xml:space="preserve">SAI and AI positions available 1 July 2026</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Bonita Springs HS, Jan 2024</t>
+          <t xml:space="preserve">Meridian High School</t>
         </is>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">8th Brigade</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Bonita Springs</t>
+          <t xml:space="preserve">Meridian</t>
         </is>
       </c>
       <c r="D65" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Florida</t>
+          <t xml:space="preserve">Idaho</t>
         </is>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I65" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J65" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">25592 Imperial Parkway</t>
+          <t xml:space="preserve">1900 W. Pine Ave.</t>
         </is>
       </c>
       <c r="K65" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">34135</t>
+          <t xml:space="preserve">83642</t>
         </is>
       </c>
       <c r="L65" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M65" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N65" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">239-337-8538</t>
+          <t xml:space="preserve">(208) 350-5101; (208)-350-5049</t>
         </is>
       </c>
       <c r="O65" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">11/28/2023</t>
+          <t xml:space="preserve">8/20/2026</t>
         </is>
       </c>
       <c r="P65" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contact Personnel Sergeant Major</t>
+          <t xml:space="preserve">SAI and AI positions available 1 April 2027</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Collier County DAI, 1 July 2026</t>
+          <t xml:space="preserve">Sandpoint High School</t>
         </is>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">8th Brigade</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Naples</t>
+          <t xml:space="preserve">Sandpoint</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Florida</t>
+          <t xml:space="preserve">Idaho</t>
         </is>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I66" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J66" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5775 Osceola Trail</t>
+          <t xml:space="preserve">410 S Division Ave</t>
         </is>
       </c>
       <c r="K66" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">34109</t>
+          <t xml:space="preserve">83864</t>
         </is>
       </c>
       <c r="L66" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M66" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N66" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">239-377-0395</t>
+          <t xml:space="preserve">(208) 263-3034</t>
         </is>
       </c>
       <c r="O66" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4/7/2026</t>
+          <t xml:space="preserve">5/1/2026</t>
         </is>
       </c>
       <c r="P66" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Senior Director, Talent Management</t>
+          <t xml:space="preserve">SAI position available immediately</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">East Lee County HS, Jan 2024</t>
+          <t xml:space="preserve">Addison Trail High School</t>
         </is>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">3rd Brigade</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lehigh Acres</t>
+          <t xml:space="preserve">Addison</t>
         </is>
       </c>
       <c r="D67" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Florida</t>
+          <t xml:space="preserve">Illinois</t>
         </is>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J67" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">715 Thomson-Sherwin Ave</t>
+          <t xml:space="preserve">213 N Lombard Rd</t>
         </is>
       </c>
       <c r="K67" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">33971</t>
+          <t xml:space="preserve">60101</t>
         </is>
       </c>
       <c r="L67" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M67" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">AI</t>
         </is>
       </c>
       <c r="N67" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">239-337-8538</t>
+          <t xml:space="preserve">630-966-7646 or 773-885-7574</t>
         </is>
       </c>
       <c r="O67" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">11/28/2023</t>
+          <t xml:space="preserve">1/2/2026</t>
         </is>
       </c>
       <c r="P67" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contact Personnel Sergeant Major</t>
+          <t xml:space="preserve">POC at program is MSG Jones</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Horizon HS (NDCC) 1 Nov 2024</t>
+          <t xml:space="preserve">Auburn High School</t>
         </is>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">3rd Brigade</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Winter Garden</t>
+          <t xml:space="preserve">Rockford</t>
         </is>
       </c>
       <c r="D68" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Florida</t>
+          <t xml:space="preserve">Illinois</t>
         </is>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J68" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">10393 Seidel RD</t>
+          <t xml:space="preserve">5110 Auburn Street</t>
         </is>
       </c>
       <c r="K68" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">34787</t>
+          <t xml:space="preserve">61101</t>
         </is>
       </c>
       <c r="L68" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M68" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">AI</t>
         </is>
       </c>
       <c r="N68" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">407--992-0597</t>
+          <t xml:space="preserve">815-209-6809</t>
         </is>
       </c>
       <c r="O68" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">11/19/2024</t>
+          <t xml:space="preserve">10/5/2026</t>
         </is>
       </c>
       <c r="P68" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Please contact 1SG Lon Pettigrew, the current AI, for further details.</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Island Coast HS, 18 Jan 2024</t>
+          <t xml:space="preserve">Bremen High School</t>
         </is>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">3rd Brigade</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cape Coral</t>
+          <t xml:space="preserve">Midlothian</t>
         </is>
       </c>
       <c r="D69" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Florida</t>
+          <t xml:space="preserve">Illinois</t>
         </is>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I69" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J69" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2125 DeNavarra Parkway</t>
+          <t xml:space="preserve">15203 South Pulaski Road</t>
         </is>
       </c>
       <c r="K69" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">33909</t>
+          <t xml:space="preserve">60445</t>
         </is>
       </c>
       <c r="L69" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M69" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">SAI</t>
         </is>
       </c>
       <c r="N69" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">239--337-8538</t>
+          <t xml:space="preserve">630-432-4791</t>
         </is>
       </c>
       <c r="O69" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1/18/2024</t>
+          <t xml:space="preserve">9/4/2026</t>
         </is>
       </c>
       <c r="P69" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Please contact the SAI, COL Prescott for further details.</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jupiter HS, 31 May 2025</t>
+          <t xml:space="preserve">Cahokia HS</t>
         </is>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">3rd Brigade</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jupiter</t>
+          <t xml:space="preserve">Cahokia</t>
         </is>
       </c>
       <c r="D70" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Florida</t>
+          <t xml:space="preserve">Illinois</t>
         </is>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H70" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I70" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J70" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">500 N. Military Trail</t>
+          <t xml:space="preserve">800 Range Lane</t>
         </is>
       </c>
       <c r="K70" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">33458</t>
+          <t xml:space="preserve">62206</t>
         </is>
       </c>
       <c r="L70" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M70" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N70" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">321-848-8464</t>
+          <t xml:space="preserve">618 332 3730</t>
         </is>
       </c>
       <c r="O70" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/25/2025</t>
+          <t xml:space="preserve">1/2/2026</t>
         </is>
       </c>
       <c r="P70" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">immediate opening</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lake Wales HS, 1 August 2026</t>
+          <t xml:space="preserve">Chicago Public Schools</t>
         </is>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">3rd Brigade</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lake Wales</t>
+          <t xml:space="preserve">Chicago</t>
         </is>
       </c>
       <c r="D71" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Florida</t>
+          <t xml:space="preserve">Illinois</t>
         </is>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve">4</t>
         </is>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I71" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J71" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 Highlander Way</t>
+          <t xml:space="preserve">Various</t>
         </is>
       </c>
       <c r="K71" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">33853</t>
+          <t xml:space="preserve">60612</t>
         </is>
       </c>
       <c r="L71" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M71" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">SAI/AI</t>
         </is>
       </c>
       <c r="N71" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">863-678-4222</t>
+          <t xml:space="preserve">773-535-5812</t>
         </is>
       </c>
       <c r="O71" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5/27/2026</t>
+          <t xml:space="preserve">1/2/2026</t>
         </is>
       </c>
       <c r="P71" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">The POC is the principal</t>
+          <t xml:space="preserve">Multiple SAI and AI positions available - POC is MSG Heggs</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Miami Southwest HS, 1 July 2026</t>
+          <t xml:space="preserve">Danville HS</t>
         </is>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">3rd Brigade</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Miami</t>
+          <t xml:space="preserve">Danville</t>
         </is>
       </c>
       <c r="D72" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Florida</t>
+          <t xml:space="preserve">Illinois</t>
         </is>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J72" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8855 SW 50th Terrace</t>
+          <t xml:space="preserve">202 East Fairchild Street</t>
         </is>
       </c>
       <c r="K72" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">33165</t>
+          <t xml:space="preserve">61832</t>
         </is>
       </c>
       <c r="L72" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M72" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">SAI</t>
         </is>
       </c>
       <c r="N72" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">854-521-8389</t>
+          <t xml:space="preserve">708-557-6811</t>
         </is>
       </c>
       <c r="O72" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6/3/2026</t>
+          <t xml:space="preserve">9/28/2026</t>
         </is>
       </c>
       <c r="P72" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Please contact the SAI, 1SG Charles Powell for further details.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">North Miami Beach HS, 30 December 2024</t>
+          <t xml:space="preserve">Eisenhower High School</t>
         </is>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">3rd Brigade</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Miami</t>
+          <t xml:space="preserve">Decatur</t>
         </is>
       </c>
       <c r="D73" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Florida</t>
+          <t xml:space="preserve">Illinois</t>
         </is>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I73" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J73" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1247 NE 167th Street</t>
+          <t xml:space="preserve">1200 16th Street</t>
         </is>
       </c>
       <c r="K73" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">33162</t>
+          <t xml:space="preserve">60521</t>
         </is>
       </c>
       <c r="L73" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M73" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N73" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">845-521-8389</t>
+          <t xml:space="preserve">217-362-3100</t>
         </is>
       </c>
       <c r="O73" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">12/20/2024</t>
+          <t xml:space="preserve">10/8/2026</t>
         </is>
       </c>
       <c r="P73" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Program opening Fall of 2027. For further details, please contact Dr. Mistie Rodriguez at the number provided or at: msrodriguez@dps61.org</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Piper HS</t>
+          <t xml:space="preserve">Harvard High School</t>
         </is>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">3rd Brigade</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lauderhill</t>
+          <t xml:space="preserve">Harvard</t>
         </is>
       </c>
       <c r="D74" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Florida</t>
+          <t xml:space="preserve">Illinois</t>
         </is>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I74" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J74" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8000 NW 44th ST</t>
+          <t xml:space="preserve">1103 North Jefferson Street</t>
         </is>
       </c>
       <c r="K74" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">33351</t>
+          <t xml:space="preserve">60098</t>
         </is>
       </c>
       <c r="L74" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M74" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N74" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">754-322-0300</t>
+          <t xml:space="preserve">815-943-6461</t>
         </is>
       </c>
       <c r="O74" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1/15/2026</t>
+          <t xml:space="preserve">10/8/2026</t>
         </is>
       </c>
       <c r="P74" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Please contact Principal Carl Hobbs at the number provided or at: chobbs@cusd50.org</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pompano Beach HS</t>
+          <t xml:space="preserve">Kankakee High School</t>
         </is>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">3rd Brigade</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pompano</t>
+          <t xml:space="preserve">Kankakee</t>
         </is>
       </c>
       <c r="D75" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Florida</t>
+          <t xml:space="preserve">Illinois</t>
         </is>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I75" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J75" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">600 NE 13th Ave</t>
+          <t xml:space="preserve">1200 W Jeffery</t>
         </is>
       </c>
       <c r="K75" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">33060</t>
+          <t xml:space="preserve">60901</t>
         </is>
       </c>
       <c r="L75" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M75" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">AI</t>
         </is>
       </c>
       <c r="N75" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">754-322-0300</t>
+          <t xml:space="preserve">815 933 0740</t>
         </is>
       </c>
       <c r="O75" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1/15/2026</t>
+          <t xml:space="preserve">1/2/2026</t>
         </is>
       </c>
       <c r="P75" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">South Fork HS, 1 Sept 2026</t>
+          <t xml:space="preserve">Lanphier HS</t>
         </is>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">3rd Brigade</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Stuart</t>
+          <t xml:space="preserve">Springfield</t>
         </is>
       </c>
       <c r="D76" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Florida</t>
+          <t xml:space="preserve">Illinois</t>
         </is>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G76" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H76" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I76" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J76" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">10000 SW Bulldog Way</t>
+          <t xml:space="preserve">1300 North 11th Street</t>
         </is>
       </c>
       <c r="K76" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">34997</t>
+          <t xml:space="preserve">62702</t>
         </is>
       </c>
       <c r="L76" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M76" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI</t>
+          <t xml:space="preserve">AI</t>
         </is>
       </c>
       <c r="N76" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">772-219-1840 Ext 35234</t>
+          <t xml:space="preserve">309-267-7681</t>
         </is>
       </c>
       <c r="O76" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/27/2026</t>
+          <t xml:space="preserve">9/28/2026</t>
         </is>
       </c>
       <c r="P76" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Please contact the AI, CW3 Jellison for further details.</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">South Miami Sr HS, 1 July 2024</t>
+          <t xml:space="preserve">MacArthur High School</t>
         </is>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">3rd Brigade</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Miami</t>
+          <t xml:space="preserve">Decatur</t>
         </is>
       </c>
       <c r="D77" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Florida</t>
+          <t xml:space="preserve">Illinois</t>
         </is>
       </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H77" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I77" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J77" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6856 SW 53rd Street</t>
+          <t xml:space="preserve">1499 West Grand Avenue</t>
         </is>
       </c>
       <c r="K77" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">33155</t>
+          <t xml:space="preserve">62522</t>
         </is>
       </c>
       <c r="L77" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M77" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N77" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">845-521-8389</t>
+          <t xml:space="preserve">217-362-3150</t>
         </is>
       </c>
       <c r="O77" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/10/2024</t>
+          <t xml:space="preserve">10/8/2026</t>
         </is>
       </c>
       <c r="P77" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Program opening in Fall 2027. Please contact Mr. Ingram at the number provided or at cmingram@dps61.org</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Spruce Creek HS, 1 July 2026</t>
+          <t xml:space="preserve">Marmion Academy</t>
         </is>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">3rd Brigade</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Port Orange</t>
+          <t xml:space="preserve">Aurora</t>
         </is>
       </c>
       <c r="D78" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Florida</t>
+          <t xml:space="preserve">Illinois</t>
         </is>
       </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H78" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I78" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J78" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">801 Taylor Rd</t>
+          <t xml:space="preserve">1000 Butterfield Road</t>
         </is>
       </c>
       <c r="K78" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">32127</t>
+          <t xml:space="preserve">60502</t>
         </is>
       </c>
       <c r="L78" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M78" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">SAI</t>
         </is>
       </c>
       <c r="N78" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">386-322-6272 Ext 37751</t>
+          <t xml:space="preserve">312-402-5559</t>
         </is>
       </c>
       <c r="O78" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/24/2026</t>
+          <t xml:space="preserve">10/5/2026</t>
         </is>
       </c>
       <c r="P78" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Please contact LTC Williams, the SAI, for further details.</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">University HS, 1 July 2026</t>
+          <t xml:space="preserve">Pekin High School</t>
         </is>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">3rd Brigade</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Orange City</t>
+          <t xml:space="preserve">Pekin</t>
         </is>
       </c>
       <c r="D79" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Florida</t>
+          <t xml:space="preserve">Illinois</t>
         </is>
       </c>
       <c r="E79" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G79" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H79" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I79" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J79" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1000 W. Rhode Island Ave</t>
+          <t xml:space="preserve">320 Stadium Drive</t>
         </is>
       </c>
       <c r="K79" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">32763</t>
+          <t xml:space="preserve">61554</t>
         </is>
       </c>
       <c r="L79" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M79" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">SAI</t>
         </is>
       </c>
       <c r="N79" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">386-968-0013 ext 46209</t>
+          <t xml:space="preserve">309-264-9645</t>
         </is>
       </c>
       <c r="O79" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">7/14/2026</t>
         </is>
       </c>
       <c r="P79" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Please contact SGM David Merritt at the number provided or at: dmerritt@pekinhigh.net for further details</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Williston HS, 1 July 2026</t>
+          <t xml:space="preserve">Richland County High School</t>
         </is>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">3rd Brigade</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Williston</t>
+          <t xml:space="preserve">Olney</t>
         </is>
       </c>
       <c r="D80" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Florida</t>
+          <t xml:space="preserve">Illinois</t>
         </is>
       </c>
       <c r="E80" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G80" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H80" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I80" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J80" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">350 Robert Philpot Way</t>
+          <t xml:space="preserve">1200 East Laurel</t>
         </is>
       </c>
       <c r="K80" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">32696</t>
+          <t xml:space="preserve">62450</t>
         </is>
       </c>
       <c r="L80" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M80" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">SAI</t>
         </is>
       </c>
       <c r="N80" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">352-528-3542 ext 2219</t>
+          <t xml:space="preserve">217-690-7910</t>
         </is>
       </c>
       <c r="O80" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/17/2026</t>
+          <t xml:space="preserve">4/8/2026</t>
         </is>
       </c>
       <c r="P80" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">The principal is the POC</t>
+          <t xml:space="preserve">AI position will be available after 18 JUN 26. Contact MAJ Waldhoff, the SAI, for details.</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Zephyrhills High School</t>
+          <t xml:space="preserve">Springfield High School</t>
         </is>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">3rd Brigade</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Zephyrhills</t>
+          <t xml:space="preserve">Springfield</t>
         </is>
       </c>
       <c r="D81" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Florida</t>
+          <t xml:space="preserve">Illinois</t>
         </is>
       </c>
       <c r="E81" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G81" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H81" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I81" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J81" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6335 12th Street, Zephyrhills, Florida 33542</t>
+          <t xml:space="preserve">101 South Lewis Street</t>
         </is>
       </c>
       <c r="K81" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">33542</t>
+          <t xml:space="preserve">62704</t>
         </is>
       </c>
       <c r="L81" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M81" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N81" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">813-794-6100</t>
+          <t xml:space="preserve">217-525-3100/847-688-3328 x 122</t>
         </is>
       </c>
       <c r="O81" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8/20/2026</t>
+          <t xml:space="preserve">1/2/2026</t>
         </is>
       </c>
       <c r="P81" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Position Available 11 Feb 27</t>
+          <t xml:space="preserve">immediate opening</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alfred E. Beach HS, 1July 2026</t>
+          <t xml:space="preserve">Springfield Learning Academy</t>
         </is>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">3rd Brigade</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Savannah</t>
+          <t xml:space="preserve">Springfield</t>
         </is>
       </c>
       <c r="D82" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Georgia</t>
+          <t xml:space="preserve">Illinois</t>
         </is>
       </c>
       <c r="E82" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F82" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G82" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H82" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I82" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J82" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">301 Hopkins St</t>
+          <t xml:space="preserve">101 East Laurel Street</t>
         </is>
       </c>
       <c r="K82" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">31405</t>
+          <t xml:space="preserve">62704</t>
         </is>
       </c>
       <c r="L82" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M82" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N82" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">919-995-9998</t>
+          <t xml:space="preserve">224-440-6474</t>
         </is>
       </c>
       <c r="O82" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/24/2026</t>
+          <t xml:space="preserve">1/2/2026</t>
         </is>
       </c>
       <c r="P82" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Immediate Openings - POC at 3rd Brigade is Mr. Fischer.</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Bradwell Institute, 1July 2026</t>
+          <t xml:space="preserve">Springfield Southeast High School</t>
         </is>
       </c>
       <c r="B83" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">3rd Brigade</t>
         </is>
       </c>
       <c r="C83" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hinesville</t>
+          <t xml:space="preserve">Springfield</t>
         </is>
       </c>
       <c r="D83" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Georgia</t>
+          <t xml:space="preserve">Illinois</t>
         </is>
       </c>
       <c r="E83" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F83" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G83" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H83" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I83" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J83" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">100 Pafford Street</t>
+          <t xml:space="preserve">2350 East Ash Street</t>
         </is>
       </c>
       <c r="K83" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">31313</t>
+          <t xml:space="preserve">62703</t>
         </is>
       </c>
       <c r="L83" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M83" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N83" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">912-876-6121</t>
+          <t xml:space="preserve">816-525-3130 or 217-525-3130</t>
         </is>
       </c>
       <c r="O83" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3/19/2026</t>
+          <t xml:space="preserve">1/2/2026</t>
         </is>
       </c>
       <c r="P83" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">The Principal is the POC</t>
+          <t xml:space="preserve">POC at program is SFC Ben Sutton</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Bryan County HS, 1 October 2025</t>
+          <t xml:space="preserve">Willowbrook High School</t>
         </is>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">3rd Brigade</t>
         </is>
       </c>
       <c r="C84" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pembroke</t>
+          <t xml:space="preserve">Villa Park</t>
         </is>
       </c>
       <c r="D84" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Georgia</t>
+          <t xml:space="preserve">Illinois</t>
         </is>
       </c>
       <c r="E84" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F84" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G84" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H84" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I84" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J84" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1234 Camellia Drive</t>
+          <t xml:space="preserve">1250 Ardmore Ave</t>
         </is>
       </c>
       <c r="K84" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">31321</t>
+          <t xml:space="preserve">60181</t>
         </is>
       </c>
       <c r="L84" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M84" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N84" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">757-619-9360</t>
+          <t xml:space="preserve">630-530-3400</t>
         </is>
       </c>
       <c r="O84" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">11/13/2025</t>
+          <t xml:space="preserve">1/2/2026</t>
         </is>
       </c>
       <c r="P84" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">POC is LTC Michael Reardon, at 847-533-3740.</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Decatur HS</t>
+          <t xml:space="preserve">GEORGE WASHINGTON HIGH SCHOOL</t>
         </is>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C85" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Decatur</t>
+          <t xml:space="preserve">INDIANAPOLIS</t>
         </is>
       </c>
       <c r="D85" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Georgia</t>
+          <t xml:space="preserve">Indiana</t>
         </is>
       </c>
       <c r="E85" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F85" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G85" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H85" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I85" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J85" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">310N. McDonough St.</t>
+          <t xml:space="preserve">2215 W WASHINGTON</t>
         </is>
       </c>
       <c r="K85" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">30030</t>
+          <t xml:space="preserve">46222</t>
         </is>
       </c>
       <c r="L85" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M85" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N85" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">404-371-3601 ext 1012</t>
+          <t xml:space="preserve">317-226-3906</t>
         </is>
       </c>
       <c r="O85" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">9/22/2025</t>
+          <t xml:space="preserve">5/6/2026</t>
         </is>
       </c>
       <c r="P85" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">AI POSITION WILL BE VACANT ON 06/22/2026. POC WILL LTC MOUNT OF THE INDIANAPOLIS DAI.</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dooly County HS, July 2026</t>
+          <t xml:space="preserve">Blackford</t>
         </is>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Vienna</t>
+          <t xml:space="preserve">Hartsford City</t>
         </is>
       </c>
       <c r="D86" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Georgia</t>
+          <t xml:space="preserve">Indiana</t>
         </is>
       </c>
       <c r="E86" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F86" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G86" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H86" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I86" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J86" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">715 N. 3rd Street</t>
+          <t xml:space="preserve">2393 N State Road 3</t>
         </is>
       </c>
       <c r="K86" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">31092</t>
+          <t xml:space="preserve">47348</t>
         </is>
       </c>
       <c r="L86" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M86" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N86" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">904-466-2656</t>
+          <t xml:space="preserve">(765) 348-7560 ext 2140</t>
         </is>
       </c>
       <c r="O86" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">4/17/2026</t>
         </is>
       </c>
       <c r="P86" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">SAI position available 01 July 2026.</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Douglas County HS, 1 Jan 2026</t>
+          <t xml:space="preserve">Concord</t>
         </is>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Douglasville</t>
+          <t xml:space="preserve">Elkhart</t>
         </is>
       </c>
       <c r="D87" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Georgia</t>
+          <t xml:space="preserve">Indiana</t>
         </is>
       </c>
       <c r="E87" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F87" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G87" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H87" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I87" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J87" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8705 Campbelton Street</t>
+          <t xml:space="preserve">59117 Minuteman Way</t>
         </is>
       </c>
       <c r="K87" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">30134</t>
+          <t xml:space="preserve">46517</t>
         </is>
       </c>
       <c r="L87" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M87" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N87" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">770-651-6587</t>
+          <t xml:space="preserve">(574) 875-6524</t>
         </is>
       </c>
       <c r="O87" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5/8/2025</t>
+          <t xml:space="preserve">5/13/2026</t>
         </is>
       </c>
       <c r="P87" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Asst Principal 770-651-6500</t>
+          <t xml:space="preserve">SAI and AI positions available immediately.</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Miller Grove HS, 1 July 2026</t>
+          <t xml:space="preserve">Hobart</t>
         </is>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lithonia</t>
+          <t xml:space="preserve">Hobart</t>
         </is>
       </c>
       <c r="D88" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Georgia</t>
+          <t xml:space="preserve">Indiana</t>
         </is>
       </c>
       <c r="E88" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F88" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G88" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H88" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I88" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J88" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2645 Dekalb Medical Pkwy</t>
+          <t xml:space="preserve">2211 E. 10TH ST</t>
         </is>
       </c>
       <c r="K88" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">30058</t>
+          <t xml:space="preserve">46342</t>
         </is>
       </c>
       <c r="L88" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M88" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI</t>
+          <t xml:space="preserve">SAI/Administrator</t>
         </is>
       </c>
       <c r="N88" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">678-875-1237</t>
+          <t xml:space="preserve">(219) 942-8521</t>
         </is>
       </c>
       <c r="O88" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4/23/2026</t>
+          <t xml:space="preserve">2/2/2026</t>
         </is>
       </c>
       <c r="P88" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Ai position available immediately.</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mitchell County HS, 1 November 2024</t>
+          <t xml:space="preserve">Mooresville</t>
         </is>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C89" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Camilla</t>
+          <t xml:space="preserve">Mooresville</t>
         </is>
       </c>
       <c r="D89" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Georgia</t>
+          <t xml:space="preserve">Indiana</t>
         </is>
       </c>
       <c r="E89" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F89" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G89" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H89" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I89" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J89" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1000 Newton Rd</t>
+          <t xml:space="preserve">550 N. Indiana Street</t>
         </is>
       </c>
       <c r="K89" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">31730</t>
+          <t xml:space="preserve">46158</t>
         </is>
       </c>
       <c r="L89" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M89" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI</t>
+          <t xml:space="preserve">SAI/Administrator</t>
         </is>
       </c>
       <c r="N89" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">229-321-7006</t>
+          <t xml:space="preserve">(317) 831-0950</t>
         </is>
       </c>
       <c r="O89" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">11/18/2024</t>
+          <t xml:space="preserve">2/2/2026</t>
         </is>
       </c>
       <c r="P89" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">AI position available immediately.</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Riverwood HS, 1 July 2026</t>
+          <t xml:space="preserve">Warsaw</t>
         </is>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C90" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Atlanta</t>
+          <t xml:space="preserve">Warsaw</t>
         </is>
       </c>
       <c r="D90" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Georgia</t>
+          <t xml:space="preserve">Indiana</t>
         </is>
       </c>
       <c r="E90" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F90" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G90" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H90" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I90" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J90" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5900 Raider Drive NW</t>
+          <t xml:space="preserve">1 Tiger Lane</t>
         </is>
       </c>
       <c r="K90" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">30328</t>
+          <t xml:space="preserve">46580</t>
         </is>
       </c>
       <c r="L90" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M90" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">SAI</t>
         </is>
       </c>
       <c r="N90" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">470-955-9868</t>
+          <t xml:space="preserve">(574) 371-5099 or (574) 453-8929</t>
         </is>
       </c>
       <c r="O90" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5/11/2026</t>
+          <t xml:space="preserve">7/17/2023</t>
         </is>
       </c>
       <c r="P90" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">AI position available immediately.</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Roswell HS, 1 July 2026</t>
+          <t xml:space="preserve">WILLIAM H HARRISION HS</t>
         </is>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C91" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Roswell</t>
+          <t xml:space="preserve">EVANSVILLE</t>
         </is>
       </c>
       <c r="D91" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Georgia</t>
+          <t xml:space="preserve">Indiana</t>
         </is>
       </c>
       <c r="E91" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F91" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G91" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H91" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I91" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J91" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">11595 King Rd</t>
+          <t xml:space="preserve">211 FIELDING RD</t>
         </is>
       </c>
       <c r="K91" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">30334</t>
+          <t xml:space="preserve">47715</t>
         </is>
       </c>
       <c r="L91" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M91" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N91" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">470-955-9868</t>
+          <t xml:space="preserve">812-477-1046</t>
         </is>
       </c>
       <c r="O91" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6/25/2026</t>
+          <t xml:space="preserve">3/11/2025</t>
         </is>
       </c>
       <c r="P91" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">SAI position available immediately.</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Swainsboro HS, 1 July 2026</t>
+          <t xml:space="preserve">BREATHITT COUNTY HS</t>
         </is>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C92" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Swainsboro</t>
+          <t xml:space="preserve">Jackson</t>
         </is>
       </c>
       <c r="D92" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Georgia</t>
+          <t xml:space="preserve">Kentucky</t>
         </is>
       </c>
       <c r="E92" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F92" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G92" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H92" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I92" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J92" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">689 South Main Street</t>
+          <t xml:space="preserve">2307 BOBCAT LANE JACKSON, KY. 41339</t>
         </is>
       </c>
       <c r="K92" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">30401</t>
+          <t xml:space="preserve">41339</t>
         </is>
       </c>
       <c r="L92" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M92" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N92" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">478-237-6674</t>
+          <t xml:space="preserve">502-564-4286 EXT 6499</t>
         </is>
       </c>
       <c r="O92" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6/12/2026</t>
+          <t xml:space="preserve">10/4/2023</t>
         </is>
       </c>
       <c r="P92" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">POC is the HR Director,</t>
+          <t xml:space="preserve">JOB POSTING: https://www.applitrack.com/breathitt/onlineapp/ SAI POSITION VACANT</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tri-Cities HS, 1 July 2026</t>
+          <t xml:space="preserve">EASTERN HIGH SCHOOL</t>
         </is>
       </c>
       <c r="B93" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C93" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Atlanta</t>
+          <t xml:space="preserve">LOUISVILLE</t>
         </is>
       </c>
       <c r="D93" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Georgia</t>
+          <t xml:space="preserve">Kentucky</t>
         </is>
       </c>
       <c r="E93" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F93" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G93" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H93" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I93" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J93" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2575 Harris Street</t>
+          <t xml:space="preserve">12400 OLD SHELBYVILLE ROAD</t>
         </is>
       </c>
       <c r="K93" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">30344</t>
+          <t xml:space="preserve">40243</t>
         </is>
       </c>
       <c r="L93" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M93" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N93" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">470-955-9868</t>
+          <t xml:space="preserve">502-564-4286 EXT 6499</t>
         </is>
       </c>
       <c r="O93" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5/11/2026</t>
+          <t xml:space="preserve">2/3/2026</t>
         </is>
       </c>
       <c r="P93" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">JOB POSTING: https://www.applitrack.com/jefferson/onlineapp/default.aspx?AppliTrackPostingSearch=location%3A%22EASTERN+HIGH%22 SAI position will become vacant on 08/01/2026.</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Westlake HS, 1 July 2026</t>
+          <t xml:space="preserve">Elliott County High School</t>
         </is>
       </c>
       <c r="B94" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C94" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Atlanta</t>
+          <t xml:space="preserve">Sandy Hook</t>
         </is>
       </c>
       <c r="D94" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Georgia</t>
+          <t xml:space="preserve">Kentucky</t>
         </is>
       </c>
       <c r="E94" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F94" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G94" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H94" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I94" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J94" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2370 Union Rd SW</t>
+          <t xml:space="preserve">P.O. Box 687</t>
         </is>
       </c>
       <c r="K94" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">30331</t>
+          <t xml:space="preserve">41171</t>
         </is>
       </c>
       <c r="L94" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M94" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N94" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">470-955-9868</t>
+          <t xml:space="preserve">502-564-4286 EXT 6499</t>
         </is>
       </c>
       <c r="O94" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5/11/2026</t>
+          <t xml:space="preserve">3/17/2020</t>
         </is>
       </c>
       <c r="P94" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">JOB POSTING: https://jobs.redroverk12.com/org/elliottkyschools NEW INSTRUCTOR COULD BE SENIOR ARMY INSTRUCTOR (SAI) OR ARMY INSTRUCTOR (AI)</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Windsor Forest HS, 1 July 2026</t>
+          <t xml:space="preserve">ESTILL COUNTY HS</t>
         </is>
       </c>
       <c r="B95" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C95" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Savannah</t>
+          <t xml:space="preserve">Irvine</t>
         </is>
       </c>
       <c r="D95" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Georgia</t>
+          <t xml:space="preserve">Kentucky</t>
         </is>
       </c>
       <c r="E95" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F95" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G95" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H95" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I95" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J95" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">12419 Largo Dr.</t>
+          <t xml:space="preserve">397 ENGINEER RD</t>
         </is>
       </c>
       <c r="K95" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">31419</t>
+          <t xml:space="preserve">40336</t>
         </is>
       </c>
       <c r="L95" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M95" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N95" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">912-395-3400 ext 7611116</t>
+          <t xml:space="preserve">502-564-4286 EXT 6499</t>
         </is>
       </c>
       <c r="O95" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5/7/2026</t>
+          <t xml:space="preserve">3/11/2024</t>
         </is>
       </c>
       <c r="P95" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">The principal is the POC, Secretary number 912-395-3400 ext 761114</t>
+          <t xml:space="preserve">JOB POSTING: https://estill.tedk12.com/hire/index.aspx AI position open currently.</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mililani High School</t>
+          <t xml:space="preserve">Floyd Central</t>
         </is>
       </c>
       <c r="B96" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8th Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C96" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mililani</t>
+          <t xml:space="preserve">Eastern</t>
         </is>
       </c>
       <c r="D96" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hawaii</t>
+          <t xml:space="preserve">Kentucky</t>
         </is>
       </c>
       <c r="E96" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F96" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G96" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H96" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I96" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J96" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">95-1200 Meheula Parkway</t>
+          <t xml:space="preserve">651 KY Rt 680 West</t>
         </is>
       </c>
       <c r="K96" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">96789</t>
+          <t xml:space="preserve">41622</t>
         </is>
       </c>
       <c r="L96" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M96" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N96" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(808) 784-6466 / (808) 784-6467</t>
+          <t xml:space="preserve">502-564-4286 EXT 6499</t>
         </is>
       </c>
       <c r="O96" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4/15/2026</t>
+          <t xml:space="preserve">4/11/2022</t>
         </is>
       </c>
       <c r="P96" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI position Available 1 July 2026</t>
+          <t xml:space="preserve">JOB POSTING: https://floydcountyky.schoolspring.com/ SAI &amp; AI positions available immediately.</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Saint Louis High School</t>
+          <t xml:space="preserve">GRAVES COUNTY HIGH SCHOOL</t>
         </is>
       </c>
       <c r="B97" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8th Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C97" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Honolulu</t>
+          <t xml:space="preserve">MAYFIELD</t>
         </is>
       </c>
       <c r="D97" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hawaii</t>
+          <t xml:space="preserve">Kentucky</t>
         </is>
       </c>
       <c r="E97" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F97" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G97" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H97" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I97" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J97" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3142 Waialae Ave</t>
+          <t xml:space="preserve">1220 EAGLES WAY</t>
         </is>
       </c>
       <c r="K97" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">96816</t>
+          <t xml:space="preserve">42066</t>
         </is>
       </c>
       <c r="L97" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M97" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N97" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">808-739-4801</t>
+          <t xml:space="preserve">502-564-4286 EXT 6499</t>
         </is>
       </c>
       <c r="O97" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8/27/2025</t>
+          <t xml:space="preserve">2/3/2026</t>
         </is>
       </c>
       <c r="P97" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Available now</t>
+          <t xml:space="preserve">JOB POSTING: https://graves.schoolspring.com/ AI position available 04 January 2027.</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Waialua High &amp; Intermediate School</t>
+          <t xml:space="preserve">KY DAI West &amp; KY's Department of Education</t>
         </is>
       </c>
       <c r="B98" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8th Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C98" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Waialua</t>
+          <t xml:space="preserve">Frankfort</t>
         </is>
       </c>
       <c r="D98" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hawaii</t>
+          <t xml:space="preserve">Kentucky</t>
         </is>
       </c>
       <c r="E98" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F98" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G98" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H98" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I98" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J98" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">67-160 Farrington Highway</t>
+          <t xml:space="preserve">300 Sower Blvd.</t>
         </is>
       </c>
       <c r="K98" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">96791</t>
+          <t xml:space="preserve">40601</t>
         </is>
       </c>
       <c r="L98" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M98" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N98" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(808) 784-6466 / (808) 784-6467</t>
+          <t xml:space="preserve">(502) 564-4286, Ext. 6499</t>
         </is>
       </c>
       <c r="O98" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3/16/2026</t>
+          <t xml:space="preserve">2/20/2026</t>
         </is>
       </c>
       <c r="P98" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI and AI positions available 1 July 2026</t>
+          <t xml:space="preserve">JOB POSTING: https://education.ky.gov/jobs/Pages/KDE-Vacancies.aspx KY DAI West position available 02 March 2026. COL (Ret) Tim McDonald (KY STATE DAI) is the point of contact.</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Meridian High School</t>
+          <t xml:space="preserve">LEWIS COUNTY HS</t>
         </is>
       </c>
       <c r="B99" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8th Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C99" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Meridian</t>
+          <t xml:space="preserve">VANCEBURG</t>
         </is>
       </c>
       <c r="D99" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Idaho</t>
+          <t xml:space="preserve">Kentucky</t>
         </is>
       </c>
       <c r="E99" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F99" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G99" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H99" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I99" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J99" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1900 W. Pine Ave.</t>
+          <t xml:space="preserve">79 Lions Lane, P.O. Box 99</t>
         </is>
       </c>
       <c r="K99" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">83642</t>
+          <t xml:space="preserve">41179</t>
         </is>
       </c>
       <c r="L99" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M99" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N99" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(208) 350-5101; (208)-350-5049</t>
+          <t xml:space="preserve">502-564-4286 ext 6499</t>
         </is>
       </c>
       <c r="O99" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8/20/2026</t>
+          <t xml:space="preserve">8/22/2026</t>
         </is>
       </c>
       <c r="P99" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI and AI positions available 1 April 2027</t>
+          <t xml:space="preserve">AI POSITION VACANT CURRENTLY. POC IS COL MCDONALD, TIMOTHY. JOB LISTING WEBSITE: https://www.lewis.kyschools.us/employment.aspx</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sandpoint High School</t>
+          <t xml:space="preserve">LOGAN COUNTY HS</t>
         </is>
       </c>
       <c r="B100" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8th Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C100" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sandpoint</t>
+          <t xml:space="preserve">RUSSELLVILLE</t>
         </is>
       </c>
       <c r="D100" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Idaho</t>
+          <t xml:space="preserve">Kentucky</t>
         </is>
       </c>
       <c r="E100" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F100" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G100" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H100" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I100" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J100" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">410 S Division Ave</t>
+          <t xml:space="preserve">2200 BOWLING GREEN ROAD</t>
         </is>
       </c>
       <c r="K100" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">83864</t>
+          <t xml:space="preserve">42276</t>
         </is>
       </c>
       <c r="L100" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M100" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N100" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(208) 263-3034</t>
+          <t xml:space="preserve">502-564-4286 EXT 6499</t>
         </is>
       </c>
       <c r="O100" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5/1/2026</t>
+          <t xml:space="preserve">12/10/2025</t>
         </is>
       </c>
       <c r="P100" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI position available immediately</t>
+          <t xml:space="preserve">JOB POSTING: https://www.logan.kyschools.us/employment POSITION WILL BECOME VACANT ON 07/01/2026.</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Addison Trail High School</t>
+          <t xml:space="preserve">MASON COUNTY HS</t>
         </is>
       </c>
       <c r="B101" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3rd Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C101" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Addison</t>
+          <t xml:space="preserve">MAYSVILLE</t>
         </is>
       </c>
       <c r="D101" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Illinois</t>
+          <t xml:space="preserve">Kentucky</t>
         </is>
       </c>
       <c r="E101" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F101" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G101" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H101" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I101" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J101" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">213 N Lombard Rd</t>
+          <t xml:space="preserve">1320 US HIGHWAY 68</t>
         </is>
       </c>
       <c r="K101" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">60101</t>
+          <t xml:space="preserve">41056</t>
         </is>
       </c>
       <c r="L101" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M101" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N101" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">630-628-3300 or 630-966-7646</t>
+          <t xml:space="preserve">502-564-4286 EXT 6499</t>
         </is>
       </c>
       <c r="O101" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1/2/2026</t>
+          <t xml:space="preserve">4/6/2026</t>
         </is>
       </c>
       <c r="P101" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">POC at program is MSG Jones</t>
+          <t xml:space="preserve">JOB POSTING: https://www.applitrack.com/masoncoschools/onlineapp/ AI POSITION VACANT</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Bremen High School</t>
+          <t xml:space="preserve">Muhlenberg</t>
         </is>
       </c>
       <c r="B102" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3rd Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C102" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Midlothian</t>
+          <t xml:space="preserve">Greenville</t>
         </is>
       </c>
       <c r="D102" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Illinois</t>
+          <t xml:space="preserve">Kentucky</t>
         </is>
       </c>
       <c r="E102" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F102" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G102" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H102" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I102" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J102" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">15203 South Pulaski Road</t>
+          <t xml:space="preserve">501 W. Everly Brothers Rd.</t>
         </is>
       </c>
       <c r="K102" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">60445</t>
+          <t xml:space="preserve">42345</t>
         </is>
       </c>
       <c r="L102" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M102" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">SAI</t>
         </is>
       </c>
       <c r="N102" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">630-432-4791</t>
+          <t xml:space="preserve">(270) 543-8100</t>
         </is>
       </c>
       <c r="O102" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">9/4/2026</t>
+          <t xml:space="preserve">10/15/2026</t>
         </is>
       </c>
       <c r="P102" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Please contact the SAI, COL Prescott for further details.</t>
+          <t xml:space="preserve">AI position available 05 January, 2027.</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cahokia HS</t>
+          <t xml:space="preserve">OHIO COUNTY HS</t>
         </is>
       </c>
       <c r="B103" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3rd Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C103" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cahokia</t>
+          <t xml:space="preserve">HARTFORD</t>
         </is>
       </c>
       <c r="D103" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Illinois</t>
+          <t xml:space="preserve">Kentucky</t>
         </is>
       </c>
       <c r="E103" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F103" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G103" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H103" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I103" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J103" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">800 Range Lane</t>
+          <t xml:space="preserve">1400 S MAIN ST</t>
         </is>
       </c>
       <c r="K103" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">62206</t>
+          <t xml:space="preserve">42347</t>
         </is>
       </c>
       <c r="L103" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M103" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N103" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">618 332 3730</t>
+          <t xml:space="preserve">502-564-4286 ext 6499</t>
         </is>
       </c>
       <c r="O103" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1/2/2026</t>
+          <t xml:space="preserve">3/9/2026</t>
         </is>
       </c>
       <c r="P103" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">immediate opening</t>
+          <t xml:space="preserve">JOB POSTING: https://ohiocountyky.tedk12.com/hire/Index.aspx SAI position available 05/27/2026.</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Chicago Public Schools</t>
+          <t xml:space="preserve">Pike County Central High School</t>
         </is>
       </c>
       <c r="B104" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3rd Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C104" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Chicago</t>
+          <t xml:space="preserve">Pikeville</t>
         </is>
       </c>
       <c r="D104" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Illinois</t>
+          <t xml:space="preserve">Kentucky</t>
         </is>
       </c>
       <c r="E104" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F104" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G104" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H104" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I104" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J104" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5123 W 114th Street</t>
+          <t xml:space="preserve">100 Winners Circle</t>
         </is>
       </c>
       <c r="K104" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">60803</t>
+          <t xml:space="preserve">41501</t>
         </is>
       </c>
       <c r="L104" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M104" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N104" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">773-585-5812</t>
+          <t xml:space="preserve">502-564-4286 EXT 6499</t>
         </is>
       </c>
       <c r="O104" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1/2/2026</t>
+          <t xml:space="preserve">1/5/2021</t>
         </is>
       </c>
       <c r="P104" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">This position is the DAI for CPS. Must have 2 yrs experience in the classroom and be LTC or above. POC is MSG Heggs Also must have Bachelors degree</t>
+          <t xml:space="preserve">JOB POSTING: https://www.applitrack.com/pikecountyps/onlineapp/ ARMY INSTRUCTOR (AI) POSITION VACANT.</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Chicago Public Schools</t>
+          <t xml:space="preserve">PULASKI COUNTY HS</t>
         </is>
       </c>
       <c r="B105" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3rd Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C105" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Chicago</t>
+          <t xml:space="preserve">SOMERSET</t>
         </is>
       </c>
       <c r="D105" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Illinois</t>
+          <t xml:space="preserve">Kentucky</t>
         </is>
       </c>
       <c r="E105" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F105" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G105" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H105" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I105" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J105" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Various</t>
+          <t xml:space="preserve">511 E UNIVERSITY DR</t>
         </is>
       </c>
       <c r="K105" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">60612</t>
+          <t xml:space="preserve">42503</t>
         </is>
       </c>
       <c r="L105" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M105" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI/AI</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N105" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">773-535-5812</t>
+          <t xml:space="preserve">502-564-4286 EXT 6499</t>
         </is>
       </c>
       <c r="O105" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1/2/2026</t>
+          <t xml:space="preserve">2/10/2026</t>
         </is>
       </c>
       <c r="P105" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Multiple SAI and AI positions available - POC is MSG Heggs</t>
+          <t xml:space="preserve">JOB POSTING: https://pulaski.tedk12.com/Hire AI POSITION WILL BE VACANT 07/01/2026. POC WILL BE COL MCDONALD OF THE KY STATE DAI</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kankakee High School</t>
+          <t xml:space="preserve">ROCKCASTLE HIGH SCHOOL</t>
         </is>
       </c>
       <c r="B106" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3rd Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C106" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kankakee</t>
+          <t xml:space="preserve">MT VERNON</t>
         </is>
       </c>
       <c r="D106" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Illinois</t>
+          <t xml:space="preserve">Kentucky</t>
         </is>
       </c>
       <c r="E106" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F106" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G106" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H106" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I106" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J106" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1200 W Jeffery</t>
+          <t xml:space="preserve">1545 LAKE CUMBERLAND ROAD</t>
         </is>
       </c>
       <c r="K106" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">60901</t>
+          <t xml:space="preserve">40456</t>
         </is>
       </c>
       <c r="L106" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M106" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N106" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">815 933 0740</t>
+          <t xml:space="preserve">502-564-4286 EXT 6499</t>
         </is>
       </c>
       <c r="O106" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1/2/2026</t>
+          <t xml:space="preserve">2/4/2026</t>
         </is>
       </c>
       <c r="P106" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">JOB POSTING: https://rockcastle.tedk12.com/hire/index.aspx AI POSITION WILL BECOME VACANT 05/15/2026.</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lanphier High School</t>
+          <t xml:space="preserve">SCOTT COUNTY HIGH SCHOOL</t>
         </is>
       </c>
       <c r="B107" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3rd Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C107" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Springfield</t>
+          <t xml:space="preserve">GEORGETOWN</t>
         </is>
       </c>
       <c r="D107" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Illinois</t>
+          <t xml:space="preserve">Kentucky</t>
         </is>
       </c>
       <c r="E107" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JROTC (Cost Shared)</t>
+          <t xml:space="preserve">NDCC</t>
         </is>
       </c>
       <c r="F107" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G107" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H107" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I107" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J107" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1300 North 11th Street</t>
+          <t xml:space="preserve">1080 CARDINAL DRIVE</t>
         </is>
       </c>
       <c r="K107" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">62702</t>
+          <t xml:space="preserve">40324</t>
         </is>
       </c>
       <c r="L107" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M107" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N107" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">217-525-3080/847-688-3328 x122</t>
+          <t xml:space="preserve">502-564-4286 EXT 6499</t>
         </is>
       </c>
       <c r="O107" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1/2/2026</t>
+          <t xml:space="preserve">2/1/2026</t>
         </is>
       </c>
       <c r="P107" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Immediate openings</t>
+          <t xml:space="preserve">JOB POSTING: https://www.scott.kyschools.us/employment SAI and AI position available immediately.</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Marmion Academy</t>
+          <t xml:space="preserve">Todd County Central High School</t>
         </is>
       </c>
       <c r="B108" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3rd Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C108" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aurora</t>
+          <t xml:space="preserve">Elkton</t>
         </is>
       </c>
       <c r="D108" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Illinois</t>
+          <t xml:space="preserve">Kentucky</t>
         </is>
       </c>
       <c r="E108" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JROTC (Cost Shared)</t>
+          <t xml:space="preserve">NDCC</t>
         </is>
       </c>
       <c r="F108" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G108" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H108" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I108" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J108" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1000 Butterfield Road</t>
+          <t xml:space="preserve">806 South Main Street</t>
         </is>
       </c>
       <c r="K108" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">60502</t>
+          <t xml:space="preserve">42220</t>
         </is>
       </c>
       <c r="L108" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M108" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N108" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">312-402-5559</t>
+          <t xml:space="preserve">502-564-4286 EXT 6499</t>
         </is>
       </c>
       <c r="O108" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2/20/2026</t>
+          <t xml:space="preserve">6/29/2023</t>
         </is>
       </c>
       <c r="P108" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Current instructor retiring as of 31 DEC 26. For more details, please contact LTC (Ret) Dan Williams at 312-402-5559</t>
+          <t xml:space="preserve">JOB POSTING: https://toddky.tedk12.com/hire/index.aspx SAI position available immediately.</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mattoon HS</t>
+          <t xml:space="preserve">WARREN CENTRAL HS</t>
         </is>
       </c>
       <c r="B109" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3rd Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C109" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mattoon</t>
+          <t xml:space="preserve">BOWLING GREEN</t>
         </is>
       </c>
       <c r="D109" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Illinois</t>
+          <t xml:space="preserve">Kentucky</t>
         </is>
       </c>
       <c r="E109" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F109" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G109" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H109" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I109" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J109" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2521 Walnut Avenue</t>
+          <t xml:space="preserve">628 STATE STREET NUMBER 10177</t>
         </is>
       </c>
       <c r="K109" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">61938</t>
+          <t xml:space="preserve">42102</t>
         </is>
       </c>
       <c r="L109" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M109" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N109" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">217-238-7837</t>
+          <t xml:space="preserve">502-564-4286 ext 6499</t>
         </is>
       </c>
       <c r="O109" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1/2/2026</t>
+          <t xml:space="preserve">4/29/2026</t>
         </is>
       </c>
       <c r="P109" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">POC at program is MAJ Long. School's application page is: https://www.applitrack.com/mattoon/OnlineApp/default.aspx?Category=High+School+Teaching</t>
+          <t xml:space="preserve">SAI POSITION WILL BECOME VACANT 07/01/2026. JOB POSTING: https://www.applitrack.com/warren/onlineapp/default.aspx?all=1&amp;AppliTrackPostingSearch=title%3AJROTC%20&amp;AppliTrackZipRadius=5&amp;AppliTrackSort=type&amp;AppliTrackLayoutMode=detail</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pekin High School</t>
+          <t xml:space="preserve">Avoyelles High School</t>
         </is>
       </c>
       <c r="B110" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3rd Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C110" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pekin</t>
+          <t xml:space="preserve">Moreauville</t>
         </is>
       </c>
       <c r="D110" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Illinois</t>
+          <t xml:space="preserve">Louisiana</t>
         </is>
       </c>
       <c r="E110" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JROTC (Cost Shared)</t>
+          <t xml:space="preserve">NDCC</t>
         </is>
       </c>
       <c r="F110" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G110" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H110" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I110" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J110" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">320 Stadium Drive</t>
+          <t xml:space="preserve">287 Main Street</t>
         </is>
       </c>
       <c r="K110" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">61554</t>
+          <t xml:space="preserve">71351</t>
         </is>
       </c>
       <c r="L110" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M110" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N110" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">309-264-9645</t>
+          <t xml:space="preserve">318-240-0201</t>
         </is>
       </c>
       <c r="O110" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/14/2026</t>
+          <t xml:space="preserve">11/7/2024</t>
         </is>
       </c>
       <c r="P110" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">For further details, please contact the SGM David Merritt who is the SAI</t>
+          <t xml:space="preserve">Effective Availability: Available now.</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Richland County High School</t>
+          <t xml:space="preserve">Booker T. Washington High School</t>
         </is>
       </c>
       <c r="B111" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3rd Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C111" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Olney</t>
+          <t xml:space="preserve">Shreveport</t>
         </is>
       </c>
       <c r="D111" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Illinois</t>
+          <t xml:space="preserve">Louisiana</t>
         </is>
       </c>
       <c r="E111" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F111" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G111" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H111" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I111" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J111" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1200 East Laurel</t>
+          <t xml:space="preserve">2104 Milam St</t>
         </is>
       </c>
       <c r="K111" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">62450</t>
+          <t xml:space="preserve">71103</t>
         </is>
       </c>
       <c r="L111" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M111" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N111" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">217-690-7910</t>
+          <t xml:space="preserve">318-603-6425</t>
         </is>
       </c>
       <c r="O111" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4/8/2026</t>
+          <t xml:space="preserve">9/4/2026</t>
         </is>
       </c>
       <c r="P111" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI position will be available after 18 JUN 26. Contact MAJ Waldhoff, the SAI, for details.</t>
+          <t xml:space="preserve">Effective Availability: 03SEP2026 for Senior Army Instructor (SAI).</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Springfield High School</t>
+          <t xml:space="preserve">Broadmoor High School</t>
         </is>
       </c>
       <c r="B112" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3rd Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C112" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Springfield</t>
+          <t xml:space="preserve">Baton Rouge</t>
         </is>
       </c>
       <c r="D112" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Illinois</t>
+          <t xml:space="preserve">Louisiana</t>
         </is>
       </c>
       <c r="E112" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F112" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G112" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H112" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I112" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J112" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">101 South Lewis Street</t>
+          <t xml:space="preserve">10100 Goodwood Blvd</t>
         </is>
       </c>
       <c r="K112" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">62704</t>
+          <t xml:space="preserve">70815</t>
         </is>
       </c>
       <c r="L112" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M112" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N112" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">217-525-3100/847-688-3328 x 122</t>
+          <t xml:space="preserve">225-354-4491 or 225-933-8722</t>
         </is>
       </c>
       <c r="O112" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1/2/2026</t>
+          <t xml:space="preserve">7/30/2026</t>
         </is>
       </c>
       <c r="P112" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">immediate opening</t>
+          <t xml:space="preserve">Effective Availability: Available now for Senior Army Instructor (SAI).</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Springfield Learning Academy</t>
+          <t xml:space="preserve">Central Lafourche High School</t>
         </is>
       </c>
       <c r="B113" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3rd Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C113" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Springfield</t>
+          <t xml:space="preserve">Raceland</t>
         </is>
       </c>
       <c r="D113" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Illinois</t>
+          <t xml:space="preserve">Louisiana</t>
         </is>
       </c>
       <c r="E113" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F113" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G113" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H113" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I113" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J113" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">101 East Laurel Street</t>
+          <t xml:space="preserve">4820 Highway 1</t>
         </is>
       </c>
       <c r="K113" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">62704</t>
+          <t xml:space="preserve">70394</t>
         </is>
       </c>
       <c r="L113" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M113" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI/AI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N113" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">224-440-6474</t>
+          <t xml:space="preserve">985-532-3319</t>
         </is>
       </c>
       <c r="O113" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1/2/2026</t>
+          <t xml:space="preserve">7/13/2026</t>
         </is>
       </c>
       <c r="P113" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Immediate Openings - POC at 3rd Brigade is Mr. Fischer.</t>
+          <t xml:space="preserve">Effective Availability: Available now for Army Instructor (AI).</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Springfield Southeast High School</t>
+          <t xml:space="preserve">College and Career Readiness Center</t>
         </is>
       </c>
       <c r="B114" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3rd Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C114" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Springfield</t>
+          <t xml:space="preserve">Breaux Bridge</t>
         </is>
       </c>
       <c r="D114" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Illinois</t>
+          <t xml:space="preserve">Louisiana</t>
         </is>
       </c>
       <c r="E114" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F114" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G114" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H114" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I114" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J114" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2350 East Ash Street</t>
+          <t xml:space="preserve">702 West Bridge St</t>
         </is>
       </c>
       <c r="K114" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">62703</t>
+          <t xml:space="preserve">70517</t>
         </is>
       </c>
       <c r="L114" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M114" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">SAI</t>
         </is>
       </c>
       <c r="N114" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">816-525-3130 or 217-525-3130</t>
+          <t xml:space="preserve">337-909-2982/2981</t>
         </is>
       </c>
       <c r="O114" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1/2/2026</t>
+          <t xml:space="preserve">10/22/2026</t>
         </is>
       </c>
       <c r="P114" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">POC at program is SFC Ben Sutton</t>
+          <t xml:space="preserve">Effective Availability: Available now for an Army Instructor (AI).</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Willowbrook High School</t>
+          <t xml:space="preserve">Grant HS, 1 July 2024</t>
         </is>
       </c>
       <c r="B115" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3rd Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C115" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Villa Park</t>
+          <t xml:space="preserve">Dry Prong</t>
         </is>
       </c>
       <c r="D115" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Illinois</t>
+          <t xml:space="preserve">Louisiana</t>
         </is>
       </c>
       <c r="E115" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F115" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G115" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H115" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I115" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J115" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1250 Ardmore Ave</t>
+          <t xml:space="preserve">17779 Hwy 167</t>
         </is>
       </c>
       <c r="K115" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">60181</t>
+          <t xml:space="preserve">71467</t>
         </is>
       </c>
       <c r="L115" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M115" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">AI</t>
         </is>
       </c>
       <c r="N115" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">630-530-3400</t>
+          <t xml:space="preserve">318-899-3901</t>
         </is>
       </c>
       <c r="O115" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1/2/2026</t>
+          <t xml:space="preserve">7/23/2024</t>
         </is>
       </c>
       <c r="P115" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">POC is LTC Michael Reardon</t>
+          <t xml:space="preserve">Available now.</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">GEORGE WASHINGTON HIGH SCHOOL</t>
+          <t xml:space="preserve">Huntington High School</t>
         </is>
       </c>
       <c r="B116" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C116" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">INDIANAPOLIS</t>
+          <t xml:space="preserve">Shreveport</t>
         </is>
       </c>
       <c r="D116" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Indiana</t>
+          <t xml:space="preserve">Louisiana</t>
         </is>
       </c>
       <c r="E116" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F116" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G116" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H116" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I116" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J116" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2215 W WASHINGTON</t>
+          <t xml:space="preserve">6801 Rasberry Lane</t>
         </is>
       </c>
       <c r="K116" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">46222</t>
+          <t xml:space="preserve">71129</t>
         </is>
       </c>
       <c r="L116" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M116" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">SAI</t>
         </is>
       </c>
       <c r="N116" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">317-226-3906</t>
+          <t xml:space="preserve">318-603-6425</t>
         </is>
       </c>
       <c r="O116" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5/6/2026</t>
+          <t xml:space="preserve">9/11/2026</t>
         </is>
       </c>
       <c r="P116" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI POSITION WILL BE VACANT ON 06/22/2026. POC WILL LTC MOUNT OF THE INDIANAPOLIS DAI.</t>
+          <t xml:space="preserve">Effective Availability: 17SEP2026 for Army Instructor (AI).</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Blackford</t>
+          <t xml:space="preserve">Leesville High School</t>
         </is>
       </c>
       <c r="B117" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C117" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hartsford City</t>
+          <t xml:space="preserve">Leesville</t>
         </is>
       </c>
       <c r="D117" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Indiana</t>
+          <t xml:space="preserve">Louisiana</t>
         </is>
       </c>
       <c r="E117" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F117" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G117" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H117" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I117" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J117" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2393 N State Road 3</t>
+          <t xml:space="preserve">502 Berry Ave</t>
         </is>
       </c>
       <c r="K117" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">47348</t>
+          <t xml:space="preserve">71446</t>
         </is>
       </c>
       <c r="L117" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M117" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">SAI</t>
         </is>
       </c>
       <c r="N117" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(765) 348-7560 ext 2140</t>
+          <t xml:space="preserve">337-239-3464 ext 76029 or 76330</t>
         </is>
       </c>
       <c r="O117" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4/17/2026</t>
+          <t xml:space="preserve">7/27/2026</t>
         </is>
       </c>
       <c r="P117" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI position available 01 July 2026.</t>
+          <t xml:space="preserve">Effective Availability: Available now.</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Concord</t>
+          <t xml:space="preserve">Madison High School</t>
         </is>
       </c>
       <c r="B118" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C118" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Elkhart</t>
+          <t xml:space="preserve">Tallulah</t>
         </is>
       </c>
       <c r="D118" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Indiana</t>
+          <t xml:space="preserve">Louisiana</t>
         </is>
       </c>
       <c r="E118" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F118" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G118" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H118" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I118" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J118" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">59117 Minuteman Way</t>
+          <t xml:space="preserve">1234 Madison High Dr</t>
         </is>
       </c>
       <c r="K118" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">46517</t>
+          <t xml:space="preserve">71282</t>
         </is>
       </c>
       <c r="L118" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M118" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">AI</t>
         </is>
       </c>
       <c r="N118" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(574) 875-6524</t>
+          <t xml:space="preserve">318-574-5894</t>
         </is>
       </c>
       <c r="O118" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5/13/2026</t>
+          <t xml:space="preserve">7/19/2023</t>
         </is>
       </c>
       <c r="P118" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI and AI positions available immediately.</t>
+          <t xml:space="preserve">Available now.</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">GEORGE WASHINGTON HIGH SCHOOL</t>
+          <t xml:space="preserve">Morgan City HS, 20 April 2026</t>
         </is>
       </c>
       <c r="B119" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C119" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">INDIANAPOLIS</t>
+          <t xml:space="preserve">Morgan City</t>
         </is>
       </c>
       <c r="D119" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Indiana</t>
+          <t xml:space="preserve">Louisiana</t>
         </is>
       </c>
       <c r="E119" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F119" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G119" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H119" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I119" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J119" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2215 W WASHINGTON</t>
+          <t xml:space="preserve">2400 Tiger Drive</t>
         </is>
       </c>
       <c r="K119" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">46222</t>
+          <t xml:space="preserve">70380</t>
         </is>
       </c>
       <c r="L119" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M119" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N119" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">317-226-3906</t>
+          <t xml:space="preserve">985-384-1754</t>
         </is>
       </c>
       <c r="O119" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5/18/2026</t>
+          <t xml:space="preserve">3/16/2026</t>
         </is>
       </c>
       <c r="P119" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI POSITION WILL BE VACANT 06/27/2026.</t>
+          <t xml:space="preserve">Available now.</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hobart</t>
+          <t xml:space="preserve">Neville High School</t>
         </is>
       </c>
       <c r="B120" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C120" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hobart</t>
+          <t xml:space="preserve">Monroe</t>
         </is>
       </c>
       <c r="D120" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Indiana</t>
+          <t xml:space="preserve">Louisiana</t>
         </is>
       </c>
       <c r="E120" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JROTC (Cost Shared)</t>
+          <t xml:space="preserve">NDCC</t>
         </is>
       </c>
       <c r="F120" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G120" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H120" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I120" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J120" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2211 E. 10TH ST</t>
+          <t xml:space="preserve">600 Forsythe Ave</t>
         </is>
       </c>
       <c r="K120" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">46342</t>
+          <t xml:space="preserve">71201</t>
         </is>
       </c>
       <c r="L120" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M120" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI/Administrator</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N120" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(219) 942-8521</t>
+          <t xml:space="preserve">318-323-2237</t>
         </is>
       </c>
       <c r="O120" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2/2/2026</t>
+          <t xml:space="preserve">7/2/2026</t>
         </is>
       </c>
       <c r="P120" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ai position available immediately.</t>
+          <t xml:space="preserve">Effective Availability: 31JUL2026 for Army Instructor (AI).</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mooresville</t>
+          <t xml:space="preserve">Northwest High School</t>
         </is>
       </c>
       <c r="B121" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C121" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mooresville</t>
+          <t xml:space="preserve">Opelousas</t>
         </is>
       </c>
       <c r="D121" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Indiana</t>
+          <t xml:space="preserve">Louisiana</t>
         </is>
       </c>
       <c r="E121" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F121" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G121" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H121" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I121" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J121" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">550 N. Indiana Street</t>
+          <t xml:space="preserve">3746 Highway 104</t>
         </is>
       </c>
       <c r="K121" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">46158</t>
+          <t xml:space="preserve">70570</t>
         </is>
       </c>
       <c r="L121" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M121" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI/Administrator</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N121" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(317) 831-0950</t>
+          <t xml:space="preserve">337-381-3513</t>
         </is>
       </c>
       <c r="O121" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2/2/2026</t>
+          <t xml:space="preserve">9/9/2026</t>
         </is>
       </c>
       <c r="P121" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI position available immediately.</t>
+          <t xml:space="preserve">Effective Availability: 12SEP2026 for Senior Army Instructor (SAI).</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Warsaw</t>
+          <t xml:space="preserve">Richwood High School</t>
         </is>
       </c>
       <c r="B122" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C122" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Warsaw</t>
+          <t xml:space="preserve">Monroe</t>
         </is>
       </c>
       <c r="D122" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Indiana</t>
+          <t xml:space="preserve">Louisiana</t>
         </is>
       </c>
       <c r="E122" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F122" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G122" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H122" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I122" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J122" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 Tiger Lane</t>
+          <t xml:space="preserve">5901 HWY 165 Bypass</t>
         </is>
       </c>
       <c r="K122" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">46580</t>
+          <t xml:space="preserve">71202</t>
         </is>
       </c>
       <c r="L122" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M122" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N122" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(574) 371-5099 or (574) 453-8929</t>
+          <t xml:space="preserve">318-361-0467</t>
         </is>
       </c>
       <c r="O122" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/17/2023</t>
+          <t xml:space="preserve">7/23/2026</t>
         </is>
       </c>
       <c r="P122" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI position available immediately.</t>
+          <t xml:space="preserve">Effective Availability: Available now.</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">WILLIAM H HARRISION HS</t>
+          <t xml:space="preserve">South Lafourche HS 1 July 2026</t>
         </is>
       </c>
       <c r="B123" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C123" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">EVANSVILLE</t>
+          <t xml:space="preserve">Cut off</t>
         </is>
       </c>
       <c r="D123" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Indiana</t>
+          <t xml:space="preserve">Louisiana</t>
         </is>
       </c>
       <c r="E123" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F123" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G123" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H123" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I123" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J123" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">211 FIELDING RD</t>
+          <t xml:space="preserve">16911 East Main St</t>
         </is>
       </c>
       <c r="K123" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">47715</t>
+          <t xml:space="preserve">70345</t>
         </is>
       </c>
       <c r="L123" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M123" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N123" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">812-477-1046</t>
+          <t xml:space="preserve">985-632-5721</t>
         </is>
       </c>
       <c r="O123" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3/11/2025</t>
+          <t xml:space="preserve">4/23/2026</t>
         </is>
       </c>
       <c r="P123" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI position available immediately.</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Muscatine High School</t>
+          <t xml:space="preserve">Tioga High School</t>
         </is>
       </c>
       <c r="B124" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3rd Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C124" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Muscatine</t>
+          <t xml:space="preserve">Ball</t>
         </is>
       </c>
       <c r="D124" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Iowa</t>
+          <t xml:space="preserve">Louisiana</t>
         </is>
       </c>
       <c r="E124" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F124" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G124" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H124" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I124" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J124" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2705 Cedar Street</t>
+          <t xml:space="preserve">1207 Tioga Rd</t>
         </is>
       </c>
       <c r="K124" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">52761</t>
+          <t xml:space="preserve">71405</t>
         </is>
       </c>
       <c r="L124" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M124" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N124" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1-563-263-6141</t>
+          <t xml:space="preserve">318-640-9661</t>
         </is>
       </c>
       <c r="O124" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1/2/2026</t>
+          <t xml:space="preserve">9/4/2026</t>
         </is>
       </c>
       <c r="P124" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">POC is LTC Joseph Myers</t>
+          <t xml:space="preserve">Effective Availability: Available now for Senior Army Instructor (SAI).</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Leavenworth HS</t>
+          <t xml:space="preserve">Warren Easton Charter High School</t>
         </is>
       </c>
       <c r="B125" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3rd Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C125" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Leavenworth</t>
+          <t xml:space="preserve">New Orleans</t>
         </is>
       </c>
       <c r="D125" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kansas</t>
+          <t xml:space="preserve">Louisiana</t>
         </is>
       </c>
       <c r="E125" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F125" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G125" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H125" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I125" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J125" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2012 10th Avenue</t>
+          <t xml:space="preserve">3019 Canal St</t>
         </is>
       </c>
       <c r="K125" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">66048</t>
+          <t xml:space="preserve">70119</t>
         </is>
       </c>
       <c r="L125" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M125" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N125" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">913-684-1550 x. 1259,84004</t>
+          <t xml:space="preserve">504-324-7400</t>
         </is>
       </c>
       <c r="O125" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1/5/2026</t>
+          <t xml:space="preserve">9/4/2026</t>
         </is>
       </c>
       <c r="P125" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">POC at Program is 1SG Wayne Cogdill or 1SG George Sutton</t>
+          <t xml:space="preserve">Effective Availability: Available now for Army Instructor (AI).</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Liberal High School</t>
+          <t xml:space="preserve">Woodlawn High School</t>
         </is>
       </c>
       <c r="B126" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3rd Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C126" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Liberal</t>
+          <t xml:space="preserve">Baton Rouge</t>
         </is>
       </c>
       <c r="D126" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kansas</t>
+          <t xml:space="preserve">Louisiana</t>
         </is>
       </c>
       <c r="E126" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F126" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G126" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H126" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I126" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J126" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1611 W 2nd Street</t>
+          <t xml:space="preserve">15755 Jefferson Highway</t>
         </is>
       </c>
       <c r="K126" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">67901</t>
+          <t xml:space="preserve">70817</t>
         </is>
       </c>
       <c r="L126" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M126" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N126" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">620-604-1200</t>
+          <t xml:space="preserve">225-354-4491 or 225-933-8722</t>
         </is>
       </c>
       <c r="O126" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1/2/2026</t>
+          <t xml:space="preserve">9/29/2026</t>
         </is>
       </c>
       <c r="P126" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">POC is LTC Jerry Williams - 620-604-2252</t>
+          <t xml:space="preserve">Effective Availability: Available now for Army Instructor (AI).</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Wichita Northwest HS</t>
+          <t xml:space="preserve">HANCOCK MIDDLE SENIOR HIGH SCHOOL</t>
         </is>
       </c>
       <c r="B127" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3rd Brigade</t>
+          <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C127" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Wichita</t>
+          <t xml:space="preserve">HANCOCK</t>
         </is>
       </c>
       <c r="D127" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kansas</t>
+          <t xml:space="preserve">Maryland</t>
         </is>
       </c>
       <c r="E127" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F127" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G127" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H127" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I127" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J127" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1220 North Tyler Road</t>
+          <t xml:space="preserve">289 WEST MAIN STREET</t>
         </is>
       </c>
       <c r="K127" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">67212</t>
+          <t xml:space="preserve">21750</t>
         </is>
       </c>
       <c r="L127" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M127" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N127" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">316-973-4583 Office / 316-393-5514 Cell</t>
+          <t xml:space="preserve">443,642.46</t>
         </is>
       </c>
       <c r="O127" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1/13/2026</t>
+          <t xml:space="preserve">4/2/2026</t>
         </is>
       </c>
       <c r="P127" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Please contact LTC Pool the Wichita DAI Office OIC for more information.</t>
+          <t xml:space="preserve">SAI POS AVAILABLE</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">BREATHITT COUNTY HS</t>
+          <t xml:space="preserve">MCDONOUGH HIGH SCHOOL</t>
         </is>
       </c>
       <c r="B128" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C128" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jackson</t>
+          <t xml:space="preserve">POMFRET</t>
         </is>
       </c>
       <c r="D128" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kentucky</t>
+          <t xml:space="preserve">Maryland</t>
         </is>
       </c>
       <c r="E128" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F128" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G128" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H128" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I128" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J128" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2307 BOBCAT LANE JACKSON, KY. 41339</t>
+          <t xml:space="preserve">7165 MARSHALL CORNER ROAD</t>
         </is>
       </c>
       <c r="K128" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">41339</t>
+          <t xml:space="preserve">20675</t>
         </is>
       </c>
       <c r="L128" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M128" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">SAI/Administrator</t>
         </is>
       </c>
       <c r="N128" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">502-564-4286 EXT 6499</t>
+          <t xml:space="preserve">301.934.2944 OR 910.574.9968</t>
         </is>
       </c>
       <c r="O128" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">10/4/2023</t>
+          <t xml:space="preserve">2/2/2026</t>
         </is>
       </c>
       <c r="P128" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JOB POSTING: https://www.applitrack.com/breathitt/onlineapp/ SAI POSITION VACANT</t>
+          <t xml:space="preserve">AI POS AVAILABLE (ITH PENDING)</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">East Ridge High School</t>
+          <t xml:space="preserve">MEADE SENIOR HIGH SCHOOL</t>
         </is>
       </c>
       <c r="B129" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C129" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lick Creek</t>
+          <t xml:space="preserve">FORT MEADE</t>
         </is>
       </c>
       <c r="D129" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kentucky</t>
+          <t xml:space="preserve">Maryland</t>
         </is>
       </c>
       <c r="E129" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F129" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G129" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H129" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I129" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J129" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 Warrior Path</t>
+          <t xml:space="preserve">1100 CLARK RD</t>
         </is>
       </c>
       <c r="K129" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">41540</t>
+          <t xml:space="preserve">20755</t>
         </is>
       </c>
       <c r="L129" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M129" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">SAI/Administrator</t>
         </is>
       </c>
       <c r="N129" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">502-564-4286 EXT 6499</t>
+          <t xml:space="preserve">410.674.7710 OR 410.222.5069</t>
         </is>
       </c>
       <c r="O129" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">11/5/2019</t>
+          <t xml:space="preserve">10/1/2026</t>
         </is>
       </c>
       <c r="P129" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JOB POSTING: https://www.applitrack.com/pikecountyps/onlineapp/ NEW HIRE COULD BE SENIOR ARMY INSTRUCTOR (SAI) OR ARMY INSTRUCTOR (AI)</t>
+          <t xml:space="preserve">ADDITIONAL AI POS AVAIL (MUST HIRE NLT 1 DEC 2026) ITH PENDING</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">EASTERN HIGH SCHOOL</t>
+          <t xml:space="preserve">NATIONAL ACADEMY FOUNDATION</t>
         </is>
       </c>
       <c r="B130" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C130" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">LOUISVILLE</t>
+          <t xml:space="preserve">BALTIMORE</t>
         </is>
       </c>
       <c r="D130" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kentucky</t>
+          <t xml:space="preserve">Maryland</t>
         </is>
       </c>
       <c r="E130" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JROTC (Cost Shared)</t>
+          <t xml:space="preserve">NDCC</t>
         </is>
       </c>
       <c r="F130" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G130" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H130" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I130" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J130" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">12400 OLD SHELBYVILLE ROAD</t>
+          <t xml:space="preserve">540 NORTH CAROLINE STREET</t>
         </is>
       </c>
       <c r="K130" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">40243</t>
+          <t xml:space="preserve">21205</t>
         </is>
       </c>
       <c r="L130" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M130" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N130" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">502-564-4286 EXT 6499</t>
+          <t xml:space="preserve">(443) 642-4589</t>
         </is>
       </c>
       <c r="O130" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2/3/2026</t>
+          <t xml:space="preserve">10/1/2026</t>
         </is>
       </c>
       <c r="P130" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JOB POSTING: https://www.applitrack.com/jefferson/onlineapp/default.aspx?AppliTrackPostingSearch=location%3A%22EASTERN+HIGH%22 SAI position will become vacant on 08/01/2026.</t>
+          <t xml:space="preserve">SAI POSITION // AI POSITON AVAILABLE</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Elliott County High School</t>
+          <t xml:space="preserve">NORTHERN GARRETT HIGH SCHOOL</t>
         </is>
       </c>
       <c r="B131" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C131" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sandy Hook</t>
+          <t xml:space="preserve">ACCIDENT</t>
         </is>
       </c>
       <c r="D131" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kentucky</t>
+          <t xml:space="preserve">Maryland</t>
         </is>
       </c>
       <c r="E131" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F131" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G131" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H131" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I131" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J131" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">P.O. Box 687</t>
+          <t xml:space="preserve">89 PRIDE PKWY</t>
         </is>
       </c>
       <c r="K131" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">41171</t>
+          <t xml:space="preserve">21520</t>
         </is>
       </c>
       <c r="L131" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M131" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N131" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">502-564-4286 EXT 6499</t>
+          <t xml:space="preserve">301.746.8668 OR 301.334.8903</t>
         </is>
       </c>
       <c r="O131" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3/17/2020</t>
+          <t xml:space="preserve">4/8/2026</t>
         </is>
       </c>
       <c r="P131" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JOB POSTING: https://jobs.redroverk12.com/org/elliottkyschools NEW INSTRUCTOR COULD BE SENIOR ARMY INSTRUCTOR (SAI) OR ARMY INSTRUCTOR (AI)</t>
+          <t xml:space="preserve">AI POS AVAILABLE (ITH PENDING)</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESTILL COUNTY HS</t>
+          <t xml:space="preserve">THOMAS STONE HIGH SCHOOL</t>
         </is>
       </c>
       <c r="B132" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C132" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Irvine</t>
+          <t xml:space="preserve">WALDORF</t>
         </is>
       </c>
       <c r="D132" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kentucky</t>
+          <t xml:space="preserve">Maryland</t>
         </is>
       </c>
       <c r="E132" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F132" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G132" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H132" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I132" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J132" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">397 ENGINEER RD</t>
+          <t xml:space="preserve">3785 LEONARDTOWN ROAD</t>
         </is>
       </c>
       <c r="K132" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">40336</t>
+          <t xml:space="preserve">20601</t>
         </is>
       </c>
       <c r="L132" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M132" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N132" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">502-564-4286 EXT 6499</t>
+          <t xml:space="preserve">301.645.2601</t>
         </is>
       </c>
       <c r="O132" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3/11/2024</t>
+          <t xml:space="preserve">8/19/2026</t>
         </is>
       </c>
       <c r="P132" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JOB POSTING: https://estill.tedk12.com/hire/index.aspx AI position open currently.</t>
+          <t xml:space="preserve">AI POSITION AVAILABLE 1 JUL 2027</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Floyd Central</t>
+          <t xml:space="preserve">Lawrence High School</t>
         </is>
       </c>
       <c r="B133" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">2nd Brigade</t>
         </is>
       </c>
       <c r="C133" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Eastern</t>
+          <t xml:space="preserve">Lawrence</t>
         </is>
       </c>
       <c r="D133" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kentucky</t>
+          <t xml:space="preserve">Massachusetts</t>
         </is>
       </c>
       <c r="E133" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F133" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G133" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H133" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I133" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J133" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">651 KY Rt 680 West</t>
+          <t xml:space="preserve">70-71 North Parish Road</t>
         </is>
       </c>
       <c r="K133" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">41622</t>
+          <t xml:space="preserve">1843</t>
         </is>
       </c>
       <c r="L133" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M133" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">AI</t>
         </is>
       </c>
       <c r="N133" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">502-564-4286 EXT 6499</t>
+          <t xml:space="preserve">978-975-2750 Ext: 61215 / 978-975-2750</t>
         </is>
       </c>
       <c r="O133" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4/11/2022</t>
+          <t xml:space="preserve">8/25/2025</t>
         </is>
       </c>
       <c r="P133" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JOB POSTING: https://floydcountyky.schoolspring.com/ SAI &amp; AI positions available immediately.</t>
+          <t xml:space="preserve">AI is the POC</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">GRAVES COUNTY HIGH SCHOOL</t>
+          <t xml:space="preserve">New Bedford HS</t>
         </is>
       </c>
       <c r="B134" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">2nd Brigade</t>
         </is>
       </c>
       <c r="C134" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAYFIELD</t>
+          <t xml:space="preserve">New Bedford</t>
         </is>
       </c>
       <c r="D134" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kentucky</t>
+          <t xml:space="preserve">Massachusetts</t>
         </is>
       </c>
       <c r="E134" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F134" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G134" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H134" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I134" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J134" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1220 EAGLES WAY</t>
+          <t xml:space="preserve">230 Hathaway Blvd</t>
         </is>
       </c>
       <c r="K134" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">42066</t>
+          <t xml:space="preserve">2740</t>
         </is>
       </c>
       <c r="L134" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M134" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">SAI</t>
         </is>
       </c>
       <c r="N134" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">502-564-4286 EXT 6499</t>
+          <t xml:space="preserve">(508) 997-4511 Ext 23138</t>
         </is>
       </c>
       <c r="O134" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2/3/2026</t>
+          <t xml:space="preserve">9/16/2026</t>
         </is>
       </c>
       <c r="P134" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JOB POSTING: https://graves.schoolspring.com/ AI POSITION OPEN IMMEDIATELY.</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Henry Clay</t>
+          <t xml:space="preserve">Ralph C. Mahar Regional H.S</t>
         </is>
       </c>
       <c r="B135" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">2nd Brigade</t>
         </is>
       </c>
       <c r="C135" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lexington</t>
+          <t xml:space="preserve">Orange</t>
         </is>
       </c>
       <c r="D135" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kentucky</t>
+          <t xml:space="preserve">Massachusetts</t>
         </is>
       </c>
       <c r="E135" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F135" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G135" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H135" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I135" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J135" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2100 Fontaine Rd.</t>
+          <t xml:space="preserve">507 South Main Street</t>
         </is>
       </c>
       <c r="K135" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">40502</t>
+          <t xml:space="preserve">1364</t>
         </is>
       </c>
       <c r="L135" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M135" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">SAI</t>
         </is>
       </c>
       <c r="N135" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(859) 422-3423 X53002</t>
+          <t xml:space="preserve">(978) 544-2542 X 410</t>
         </is>
       </c>
       <c r="O135" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2/9/2026</t>
+          <t xml:space="preserve">2/27/2026</t>
         </is>
       </c>
       <c r="P135" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JOB POSTING: https://fcps.tedk12.com/hire/index.aspx Third instructor (AI) is available pending school funding.</t>
+          <t xml:space="preserve">Available 1 April 2026</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">KY DAI West &amp; KY's Department of Education</t>
+          <t xml:space="preserve">Wareham HS</t>
         </is>
       </c>
       <c r="B136" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">2nd Brigade</t>
         </is>
       </c>
       <c r="C136" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Frankfort</t>
+          <t xml:space="preserve">Wareham</t>
         </is>
       </c>
       <c r="D136" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kentucky</t>
+          <t xml:space="preserve">Massachusetts</t>
         </is>
       </c>
       <c r="E136" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F136" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G136" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H136" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I136" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J136" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">300 Sower Blvd.</t>
+          <t xml:space="preserve">7 VIKING DRIVE</t>
         </is>
       </c>
       <c r="K136" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">40601</t>
+          <t xml:space="preserve">2571</t>
         </is>
       </c>
       <c r="L136" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M136" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">SAI</t>
         </is>
       </c>
       <c r="N136" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(502) 564-4286, Ext. 6499</t>
+          <t xml:space="preserve">617-984-9075</t>
         </is>
       </c>
       <c r="O136" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2/20/2026</t>
+          <t xml:space="preserve">7/28/2026</t>
         </is>
       </c>
       <c r="P136" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JOB POSTING: https://education.ky.gov/jobs/Pages/KDE-Vacancies.aspx KY DAI West position available 02 March 2026. COL (Ret) Tim McDonald (KY STATE DAI) is the point of contact.</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lewis Co</t>
+          <t xml:space="preserve">Adrian</t>
         </is>
       </c>
       <c r="B137" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C137" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Vanceburg</t>
+          <t xml:space="preserve">Adrian</t>
         </is>
       </c>
       <c r="D137" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kentucky</t>
+          <t xml:space="preserve">Michigan</t>
         </is>
       </c>
       <c r="E137" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F137" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G137" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H137" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I137" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J137" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">P. O. Box 99</t>
+          <t xml:space="preserve">785 Riverside Ave</t>
         </is>
       </c>
       <c r="K137" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">41179</t>
+          <t xml:space="preserve">49221</t>
         </is>
       </c>
       <c r="L137" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M137" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N137" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(606) 796-6211</t>
+          <t xml:space="preserve">(517) 263-2181</t>
         </is>
       </c>
       <c r="O137" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8/21/2026</t>
+          <t xml:space="preserve">5/5/2025</t>
         </is>
       </c>
       <c r="P137" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI position available immediately.</t>
+          <t xml:space="preserve">SAI and AI positions available immediately.</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">LEWIS COUNTY HS</t>
+          <t xml:space="preserve">Bay City</t>
         </is>
       </c>
       <c r="B138" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C138" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">VANCEBURG</t>
+          <t xml:space="preserve">Bay City</t>
         </is>
       </c>
       <c r="D138" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kentucky</t>
+          <t xml:space="preserve">Michigan</t>
         </is>
       </c>
       <c r="E138" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F138" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G138" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H138" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I138" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J138" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">79 Lions Lane, P.O. Box 99</t>
+          <t xml:space="preserve">1624 Columbus Ave</t>
         </is>
       </c>
       <c r="K138" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">41179</t>
+          <t xml:space="preserve">48708</t>
         </is>
       </c>
       <c r="L138" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M138" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N138" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">502-564-4286 ext 6499</t>
+          <t xml:space="preserve">(989) 893-9541</t>
         </is>
       </c>
       <c r="O138" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8/22/2026</t>
+          <t xml:space="preserve">4/2/2026</t>
         </is>
       </c>
       <c r="P138" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI POSITION VACANT CURRENTLY. POC IS COL MCDONALD, TIMOTHY. JOB LISTING WEBSITE: https://www.lewis.kyschools.us/employment.aspx</t>
+          <t xml:space="preserve">SAI and AI position available 01 April, 2026.</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">LOGAN COUNTY HS</t>
+          <t xml:space="preserve">Calumet High School</t>
         </is>
       </c>
       <c r="B139" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C139" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">RUSSELLVILLE</t>
+          <t xml:space="preserve">Calumet</t>
         </is>
       </c>
       <c r="D139" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kentucky</t>
+          <t xml:space="preserve">Michigan</t>
         </is>
       </c>
       <c r="E139" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F139" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Open</t>
+          <t xml:space="preserve">Filled</t>
         </is>
       </c>
       <c r="G139" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H139" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I139" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J139" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2200 BOWLING GREEN ROAD</t>
+          <t xml:space="preserve">57070 Mine Street</t>
         </is>
       </c>
       <c r="K139" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">42276</t>
+          <t xml:space="preserve">49913</t>
         </is>
       </c>
       <c r="L139" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M139" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">SAI/AI</t>
         </is>
       </c>
       <c r="N139" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">502-564-4286 EXT 6499</t>
+          <t xml:space="preserve">906-337-2020</t>
         </is>
       </c>
       <c r="O139" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">12/10/2025</t>
+          <t xml:space="preserve">1/2/2026</t>
         </is>
       </c>
       <c r="P139" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JOB POSTING: https://www.logan.kyschools.us/employment POSITION WILL BECOME VACANT ON 07/01/2026.</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">MADISON CENTRAL HS</t>
+          <t xml:space="preserve">CENTER LINE HS</t>
         </is>
       </c>
       <c r="B140" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C140" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">RICHMOND</t>
+          <t xml:space="preserve">CENTER LINE</t>
         </is>
       </c>
       <c r="D140" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kentucky</t>
+          <t xml:space="preserve">Michigan</t>
         </is>
       </c>
       <c r="E140" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F140" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G140" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H140" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I140" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J140" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">705 NORTH SECOND STREET</t>
+          <t xml:space="preserve">26300 ARSENAL AVE</t>
         </is>
       </c>
       <c r="K140" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">40475</t>
+          <t xml:space="preserve">48015</t>
         </is>
       </c>
       <c r="L140" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M140" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N140" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">502-564-4286 EXT 6499</t>
+          <t xml:space="preserve">(586) 510-2104 x2172</t>
         </is>
       </c>
       <c r="O140" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2/21/2026</t>
+          <t xml:space="preserve">5/27/2026</t>
         </is>
       </c>
       <c r="P140" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JOB LISTING: https://madisonky.schoolspring.com/ AI POSITION IS CURRENTLY VACANT. POC WILL BE COL MCDONALD OF THE KENTUCKY STATE DAI.</t>
+          <t xml:space="preserve">SAI position available 01 July 2026</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Marion Co. HS</t>
+          <t xml:space="preserve">Cody</t>
         </is>
       </c>
       <c r="B141" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C141" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lebanon</t>
+          <t xml:space="preserve">Detroit</t>
         </is>
       </c>
       <c r="D141" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kentucky</t>
+          <t xml:space="preserve">Michigan</t>
         </is>
       </c>
       <c r="E141" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F141" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G141" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H141" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I141" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J141" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">735 East Main Street</t>
+          <t xml:space="preserve">18445 Cathedral</t>
         </is>
       </c>
       <c r="K141" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">40033</t>
+          <t xml:space="preserve">48228</t>
         </is>
       </c>
       <c r="L141" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M141" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">SAI/Administrator</t>
         </is>
       </c>
       <c r="N141" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">502-564-4286 EXT 6499</t>
+          <t xml:space="preserve">(313) 866-9266</t>
         </is>
       </c>
       <c r="O141" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2/10/2026</t>
+          <t xml:space="preserve">4/3/2025</t>
         </is>
       </c>
       <c r="P141" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JOB POSTING: https://www.applitrack.com/marionky/onlineapp/ AI position available immediately. SAI position available 02 September 2026.</t>
+          <t xml:space="preserve">AI position available immediately.</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">MASON COUNTY HS</t>
+          <t xml:space="preserve">Detroit International Academy</t>
         </is>
       </c>
       <c r="B142" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C142" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAYSVILLE</t>
+          <t xml:space="preserve">Detroit</t>
         </is>
       </c>
       <c r="D142" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kentucky</t>
+          <t xml:space="preserve">Michigan</t>
         </is>
       </c>
       <c r="E142" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F142" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G142" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H142" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I142" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J142" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1320 US HIGHWAY 68</t>
+          <t xml:space="preserve">9026 Woodward Ave</t>
         </is>
       </c>
       <c r="K142" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">41056</t>
+          <t xml:space="preserve">48202</t>
         </is>
       </c>
       <c r="L142" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M142" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N142" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">502-564-4286 EXT 6499</t>
+          <t xml:space="preserve">(313) 852-6714</t>
         </is>
       </c>
       <c r="O142" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4/6/2026</t>
+          <t xml:space="preserve">7/10/2026</t>
         </is>
       </c>
       <c r="P142" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JOB POSTING: https://www.applitrack.com/masoncoschools/onlineapp/ AI POSITION VACANT</t>
+          <t xml:space="preserve">SAI and AI position available immediately.</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OHIO COUNTY HS</t>
+          <t xml:space="preserve">EAST ENGLISH VILLAGE PREPARATORY ACADEMY</t>
         </is>
       </c>
       <c r="B143" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C143" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">HARTFORD</t>
+          <t xml:space="preserve">DETROIT</t>
         </is>
       </c>
       <c r="D143" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kentucky</t>
+          <t xml:space="preserve">Michigan</t>
         </is>
       </c>
       <c r="E143" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F143" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G143" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H143" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I143" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J143" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1400 S MAIN ST</t>
+          <t xml:space="preserve">17200 SOUTHAMPTON ST</t>
         </is>
       </c>
       <c r="K143" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">42347</t>
+          <t xml:space="preserve">48224</t>
         </is>
       </c>
       <c r="L143" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M143" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N143" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">502-564-4286 ext 6499</t>
+          <t xml:space="preserve">313-852-6714 (LTC Peters)</t>
         </is>
       </c>
       <c r="O143" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3/9/2026</t>
+          <t xml:space="preserve">10/24/2023</t>
         </is>
       </c>
       <c r="P143" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JOB POSTING: https://ohiocountyky.tedk12.com/hire/Index.aspx SAI position available 05/27/2026.</t>
+          <t xml:space="preserve">Available immediately.</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pike County Central High School</t>
+          <t xml:space="preserve">Edwin Denby HS</t>
         </is>
       </c>
       <c r="B144" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C144" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pikeville</t>
+          <t xml:space="preserve">DETROIT</t>
         </is>
       </c>
       <c r="D144" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kentucky</t>
+          <t xml:space="preserve">Michigan</t>
         </is>
       </c>
       <c r="E144" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F144" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G144" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H144" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I144" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J144" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">100 Winners Circle</t>
+          <t xml:space="preserve">12800 KELLY RD</t>
         </is>
       </c>
       <c r="K144" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">41501</t>
+          <t xml:space="preserve">48224</t>
         </is>
       </c>
       <c r="L144" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M144" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N144" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">502-564-4286 EXT 6499</t>
+          <t xml:space="preserve">313-852-6714</t>
         </is>
       </c>
       <c r="O144" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1/5/2021</t>
+          <t xml:space="preserve">10/24/2023</t>
         </is>
       </c>
       <c r="P144" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JOB POSTING: https://www.applitrack.com/pikecountyps/onlineapp/ ARMY INSTRUCTOR (AI) POSITION VACANT.</t>
+          <t xml:space="preserve">Available immediately.</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">PULASKI COUNTY HS</t>
+          <t xml:space="preserve">Frederick Douglas Academy</t>
         </is>
       </c>
       <c r="B145" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C145" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SOMERSET</t>
+          <t xml:space="preserve">Detroit</t>
         </is>
       </c>
       <c r="D145" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kentucky</t>
+          <t xml:space="preserve">Michigan</t>
         </is>
       </c>
       <c r="E145" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F145" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G145" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H145" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I145" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J145" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">511 E UNIVERSITY DR</t>
+          <t xml:space="preserve">2001 W. Warren</t>
         </is>
       </c>
       <c r="K145" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">42503</t>
+          <t xml:space="preserve">48208</t>
         </is>
       </c>
       <c r="L145" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M145" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N145" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">502-564-4286 EXT 6499</t>
+          <t xml:space="preserve">(313) 852-6714</t>
         </is>
       </c>
       <c r="O145" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2/10/2026</t>
+          <t xml:space="preserve">7/10/2026</t>
         </is>
       </c>
       <c r="P145" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JOB POSTING: https://pulaski.tedk12.com/Hire AI POSITION WILL BE VACANT 07/01/2026. POC WILL BE COL MCDONALD OF THE KY STATE DAI</t>
+          <t xml:space="preserve">SAI and AI position available immediately.</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">ROCKCASTLE HIGH SCHOOL</t>
+          <t xml:space="preserve">Genesee Career Institute</t>
         </is>
       </c>
       <c r="B146" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C146" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">MT VERNON</t>
+          <t xml:space="preserve">Flint</t>
         </is>
       </c>
       <c r="D146" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kentucky</t>
+          <t xml:space="preserve">Michigan</t>
         </is>
       </c>
       <c r="E146" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F146" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G146" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H146" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I146" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J146" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1545 LAKE CUMBERLAND ROAD</t>
+          <t xml:space="preserve">G 5081 Torrey Rd</t>
         </is>
       </c>
       <c r="K146" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">40456</t>
+          <t xml:space="preserve">48507</t>
         </is>
       </c>
       <c r="L146" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M146" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N146" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">502-564-4286 EXT 6499</t>
+          <t xml:space="preserve">(810) 591-4261</t>
         </is>
       </c>
       <c r="O146" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2/4/2026</t>
+          <t xml:space="preserve">2/27/2026</t>
         </is>
       </c>
       <c r="P146" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JOB POSTING: https://rockcastle.tedk12.com/hire/index.aspx AI POSITION WILL BECOME VACANT 05/15/2026.</t>
+          <t xml:space="preserve">SAI position available immediately.</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SCOTT COUNTY HIGH SCHOOL</t>
+          <t xml:space="preserve">Houghton High School</t>
         </is>
       </c>
       <c r="B147" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C147" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">GEORGETOWN</t>
+          <t xml:space="preserve">Houghton</t>
         </is>
       </c>
       <c r="D147" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kentucky</t>
+          <t xml:space="preserve">Michigan</t>
         </is>
       </c>
       <c r="E147" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NDCC</t>
+          <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F147" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G147" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H147" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I147" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J147" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1080 CARDINAL DRIVE</t>
+          <t xml:space="preserve">1603 Gundlach Road</t>
         </is>
       </c>
       <c r="K147" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">40324</t>
+          <t xml:space="preserve">49931</t>
         </is>
       </c>
       <c r="L147" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M147" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">AI</t>
         </is>
       </c>
       <c r="N147" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">502-564-4286 EXT 6499</t>
+          <t xml:space="preserve">906-281-0923</t>
         </is>
       </c>
       <c r="O147" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2/1/2026</t>
+          <t xml:space="preserve">4/28/2026</t>
         </is>
       </c>
       <c r="P147" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JOB POSTING: https://www.scott.kyschools.us/employment SAI and AI position available immediately.</t>
+          <t xml:space="preserve">Please contact COL Dylan Carlson, the SAI for more information</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SCOTT HIGH SCHOOL</t>
+          <t xml:space="preserve">Lincoln Park</t>
         </is>
       </c>
       <c r="B148" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C148" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">LATONIA</t>
+          <t xml:space="preserve">Lincoln Park</t>
         </is>
       </c>
       <c r="D148" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kentucky</t>
+          <t xml:space="preserve">Michigan</t>
         </is>
       </c>
       <c r="E148" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F148" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G148" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H148" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I148" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J148" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5400 OLD TAYLOR MILL ROAD</t>
+          <t xml:space="preserve">1701 Champaign</t>
         </is>
       </c>
       <c r="K148" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">41015</t>
+          <t xml:space="preserve">48146</t>
         </is>
       </c>
       <c r="L148" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M148" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N148" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">502-564-4286 EXT 6499</t>
+          <t xml:space="preserve">(313) 389-0234</t>
         </is>
       </c>
       <c r="O148" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/15/2025</t>
+          <t xml:space="preserve">8/18/2026</t>
         </is>
       </c>
       <c r="P148" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JOB POSTING: https://www.applitrack.com/kenton/onlineapp/default.aspx?AppliTrackPostingSearch=location%3A%22Scott+High+School%22 SENIOR ARMY INSTRUCTOR (SAI) POSITION OPEN.</t>
+          <t xml:space="preserve">SAI position available 02 September 2026.</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Todd County Central High School</t>
+          <t xml:space="preserve">Luther L. Wright</t>
         </is>
       </c>
       <c r="B149" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C149" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Elkton</t>
+          <t xml:space="preserve">Ironwood</t>
         </is>
       </c>
       <c r="D149" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kentucky</t>
+          <t xml:space="preserve">Michigan</t>
         </is>
       </c>
       <c r="E149" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NDCC</t>
+          <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F149" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G149" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H149" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I149" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J149" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">806 South Main Street</t>
+          <t xml:space="preserve">650 East Ayers Street</t>
         </is>
       </c>
       <c r="K149" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">42220</t>
+          <t xml:space="preserve">49938</t>
         </is>
       </c>
       <c r="L149" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M149" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N149" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">502-564-4286 EXT 6499</t>
+          <t xml:space="preserve">(906) 932-0932</t>
         </is>
       </c>
       <c r="O149" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6/29/2023</t>
+          <t xml:space="preserve">9/24/2026</t>
         </is>
       </c>
       <c r="P149" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JOB POSTING: https://toddky.tedk12.com/hire/index.aspx SAI position available immediately.</t>
+          <t xml:space="preserve">SAI position available immediately.</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">WARREN CENTRAL HS</t>
+          <t xml:space="preserve">Madison</t>
         </is>
       </c>
       <c r="B150" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C150" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">BOWLING GREEN</t>
+          <t xml:space="preserve">Madison Heights</t>
         </is>
       </c>
       <c r="D150" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kentucky</t>
+          <t xml:space="preserve">Michigan</t>
         </is>
       </c>
       <c r="E150" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F150" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G150" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H150" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I150" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J150" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">628 STATE STREET NUMBER 10177</t>
+          <t xml:space="preserve">915 E. 11 Mile Rd</t>
         </is>
       </c>
       <c r="K150" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">42102</t>
+          <t xml:space="preserve">48071</t>
         </is>
       </c>
       <c r="L150" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M150" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N150" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">502-564-4286 ext 6499</t>
+          <t xml:space="preserve">(248) 399-7800</t>
         </is>
       </c>
       <c r="O150" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4/29/2026</t>
+          <t xml:space="preserve">4/2/2026</t>
         </is>
       </c>
       <c r="P150" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI POSITION WILL BECOME VACANT 07/01/2026. JOB POSTING: https://www.applitrack.com/warren/onlineapp/default.aspx?all=1&amp;AppliTrackPostingSearch=title%3AJROTC%20&amp;AppliTrackZipRadius=5&amp;AppliTrackSort=type&amp;AppliTrackLayoutMode=detail</t>
+          <t xml:space="preserve">SAI and AI positions available immediately.</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Avoyelles High School</t>
+          <t xml:space="preserve">MARTIN KING JR HS</t>
         </is>
       </c>
       <c r="B151" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5th Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C151" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Moreauville</t>
+          <t xml:space="preserve">DETROIT</t>
         </is>
       </c>
       <c r="D151" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Louisiana</t>
+          <t xml:space="preserve">Michigan</t>
         </is>
       </c>
       <c r="E151" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NDCC</t>
+          <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F151" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G151" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H151" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I151" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J151" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">287 Main Street</t>
+          <t xml:space="preserve">3200 E LAFAYETTE</t>
         </is>
       </c>
       <c r="K151" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">71351</t>
+          <t xml:space="preserve">48207</t>
         </is>
       </c>
       <c r="L151" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M151" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N151" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">318-240-0201</t>
+          <t xml:space="preserve">LTC Peters 313-852-6714</t>
         </is>
       </c>
       <c r="O151" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">11/7/2024</t>
+          <t xml:space="preserve">8/20/2025</t>
         </is>
       </c>
       <c r="P151" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Effective Availability: Available now.</t>
+          <t xml:space="preserve">SAI position and AI position available immediately.</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Booker T. Washington High School</t>
+          <t xml:space="preserve">Mumford</t>
         </is>
       </c>
       <c r="B152" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5th Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C152" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Shreveport</t>
+          <t xml:space="preserve">Detroit</t>
         </is>
       </c>
       <c r="D152" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Louisiana</t>
+          <t xml:space="preserve">Michigan</t>
         </is>
       </c>
       <c r="E152" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F152" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G152" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H152" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I152" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J152" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2104 Milam St</t>
+          <t xml:space="preserve">17525 S. Wyoming</t>
         </is>
       </c>
       <c r="K152" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">71103</t>
+          <t xml:space="preserve">48221</t>
         </is>
       </c>
       <c r="L152" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M152" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N152" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">318-603-6425</t>
+          <t xml:space="preserve">(313) 852-6714</t>
         </is>
       </c>
       <c r="O152" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">9/4/2026</t>
+          <t xml:space="preserve">10/18/2024</t>
         </is>
       </c>
       <c r="P152" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Effective Availability: 03SEP2026 for Senior Army Instructor (SAI).</t>
+          <t xml:space="preserve">AI and SAI positions available immediately.</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Broadmoor High School</t>
+          <t xml:space="preserve">Northwestern HS</t>
         </is>
       </c>
       <c r="B153" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5th Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C153" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Baton Rouge</t>
+          <t xml:space="preserve">DETROIT</t>
         </is>
       </c>
       <c r="D153" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Louisiana</t>
+          <t xml:space="preserve">Michigan</t>
         </is>
       </c>
       <c r="E153" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F153" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G153" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H153" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I153" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J153" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">10100 Goodwood Blvd</t>
+          <t xml:space="preserve">2200 W GRAND BLVD</t>
         </is>
       </c>
       <c r="K153" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">70815</t>
+          <t xml:space="preserve">48208</t>
         </is>
       </c>
       <c r="L153" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M153" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N153" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">225-354-4491 or 225-933-8722</t>
+          <t xml:space="preserve">LTC Peters 313-852-6714</t>
         </is>
       </c>
       <c r="O153" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/30/2026</t>
+          <t xml:space="preserve">10/24/2023</t>
         </is>
       </c>
       <c r="P153" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Effective Availability: Available now for Senior Army Instructor (SAI).</t>
+          <t xml:space="preserve">Available immediately.</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">C.E. Byrd High School</t>
+          <t xml:space="preserve">PERSHING HS</t>
         </is>
       </c>
       <c r="B154" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5th Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C154" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Shreveport</t>
+          <t xml:space="preserve">DETROIT</t>
         </is>
       </c>
       <c r="D154" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Louisiana</t>
+          <t xml:space="preserve">Michigan</t>
         </is>
       </c>
       <c r="E154" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F154" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G154" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H154" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I154" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J154" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3201 Line Ave</t>
+          <t xml:space="preserve">18875 RYAN RD</t>
         </is>
       </c>
       <c r="K154" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">71104</t>
+          <t xml:space="preserve">48234</t>
         </is>
       </c>
       <c r="L154" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M154" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N154" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">318-603-6425</t>
+          <t xml:space="preserve">313-852-6714 (LTC Peters)</t>
         </is>
       </c>
       <c r="O154" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/31/2026</t>
+          <t xml:space="preserve">10/24/2023</t>
         </is>
       </c>
       <c r="P154" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Effective Availability: 01AUG2026 for Army Instructor (AI).</t>
+          <t xml:space="preserve">Available immediately.</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Central Lafourche High School</t>
+          <t xml:space="preserve">Pontiac</t>
         </is>
       </c>
       <c r="B155" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5th Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C155" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Raceland</t>
+          <t xml:space="preserve">Pontiac</t>
         </is>
       </c>
       <c r="D155" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Louisiana</t>
+          <t xml:space="preserve">Michigan</t>
         </is>
       </c>
       <c r="E155" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F155" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G155" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H155" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I155" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J155" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4820 Highway 1</t>
+          <t xml:space="preserve">1051 Arlene</t>
         </is>
       </c>
       <c r="K155" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">70394</t>
+          <t xml:space="preserve">48340</t>
         </is>
       </c>
       <c r="L155" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M155" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N155" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">985-532-3319</t>
+          <t xml:space="preserve">(248) 420-5174</t>
         </is>
       </c>
       <c r="O155" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/13/2026</t>
+          <t xml:space="preserve">7/10/2023</t>
         </is>
       </c>
       <c r="P155" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Effective Availability: Available now for Army Instructor (AI).</t>
+          <t xml:space="preserve">Available immediately.</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grant HS, 1 July 2024</t>
+          <t xml:space="preserve">RENAISSANCE HS</t>
         </is>
       </c>
       <c r="B156" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5th Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C156" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dry Prong</t>
+          <t xml:space="preserve">DETROIT</t>
         </is>
       </c>
       <c r="D156" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Louisiana</t>
+          <t xml:space="preserve">Michigan</t>
         </is>
       </c>
       <c r="E156" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F156" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G156" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H156" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I156" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J156" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">17779 Hwy 167</t>
+          <t xml:space="preserve">6565 W OUTER DR</t>
         </is>
       </c>
       <c r="K156" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">71467</t>
+          <t xml:space="preserve">48235</t>
         </is>
       </c>
       <c r="L156" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M156" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N156" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">318-899-3901</t>
+          <t xml:space="preserve">313-285-6714 (LTC Peters, DAI)</t>
         </is>
       </c>
       <c r="O156" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/23/2024</t>
+          <t xml:space="preserve">8/7/2023</t>
         </is>
       </c>
       <c r="P156" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Available now.</t>
+          <t xml:space="preserve">SAI and AI positions available immediately</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Leesville High School</t>
+          <t xml:space="preserve">Tayor Career and Technical Center</t>
         </is>
       </c>
       <c r="B157" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5th Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C157" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Leesville</t>
+          <t xml:space="preserve">Taylor</t>
         </is>
       </c>
       <c r="D157" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Louisiana</t>
+          <t xml:space="preserve">Michigan</t>
         </is>
       </c>
       <c r="E157" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F157" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G157" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H157" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I157" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J157" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">502 Berry Ave</t>
+          <t xml:space="preserve">9601 Westlake St</t>
         </is>
       </c>
       <c r="K157" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">71446</t>
+          <t xml:space="preserve">48180</t>
         </is>
       </c>
       <c r="L157" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M157" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N157" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">337-239-3464 ext 76029 or 76330</t>
+          <t xml:space="preserve">734-306-7733</t>
         </is>
       </c>
       <c r="O157" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/27/2026</t>
+          <t xml:space="preserve">6/28/2023</t>
         </is>
       </c>
       <c r="P157" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Effective Availability: Available now.</t>
+          <t xml:space="preserve">SAI position available Immediately. POC is Mrs. Carly Barnard, Principal.</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Madison High School</t>
+          <t xml:space="preserve">Union</t>
         </is>
       </c>
       <c r="B158" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5th Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C158" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tallulah</t>
+          <t xml:space="preserve">Grand Rapids</t>
         </is>
       </c>
       <c r="D158" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Louisiana</t>
+          <t xml:space="preserve">Michigan</t>
         </is>
       </c>
       <c r="E158" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F158" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G158" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H158" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I158" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J158" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1234 Madison High Dr</t>
+          <t xml:space="preserve">1800 Tremont NW</t>
         </is>
       </c>
       <c r="K158" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">71282</t>
+          <t xml:space="preserve">49504</t>
         </is>
       </c>
       <c r="L158" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M158" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N158" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">318-574-5894</t>
+          <t xml:space="preserve">(616) 819-3160</t>
         </is>
       </c>
       <c r="O158" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/19/2023</t>
+          <t xml:space="preserve">4/16/2026</t>
         </is>
       </c>
       <c r="P158" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Available now.</t>
+          <t xml:space="preserve">SAI position available 01 July 2026.</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Morgan City HS, 20 April 2026</t>
+          <t xml:space="preserve">WESTERN INTERNATIONAL HS</t>
         </is>
       </c>
       <c r="B159" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5th Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C159" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Morgan City</t>
+          <t xml:space="preserve">Detroit</t>
         </is>
       </c>
       <c r="D159" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Louisiana</t>
+          <t xml:space="preserve">Michigan</t>
         </is>
       </c>
       <c r="E159" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F159" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G159" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H159" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I159" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J159" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2400 Tiger Drive</t>
+          <t xml:space="preserve">1500 SCOTTEN ST</t>
         </is>
       </c>
       <c r="K159" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">70380</t>
+          <t xml:space="preserve">48209</t>
         </is>
       </c>
       <c r="L159" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M159" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N159" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">985-384-1754</t>
+          <t xml:space="preserve">313-852-6714 (LTC Peters)</t>
         </is>
       </c>
       <c r="O159" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3/16/2026</t>
+          <t xml:space="preserve">8/20/2025</t>
         </is>
       </c>
       <c r="P159" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Available now.</t>
+          <t xml:space="preserve">SAI position available immediately.</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Neville High School</t>
+          <t xml:space="preserve">Bemidji High School</t>
         </is>
       </c>
       <c r="B160" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5th Brigade</t>
+          <t xml:space="preserve">3rd Brigade</t>
         </is>
       </c>
       <c r="C160" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monroe</t>
+          <t xml:space="preserve">Bemidji</t>
         </is>
       </c>
       <c r="D160" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Louisiana</t>
+          <t xml:space="preserve">Minnesota</t>
         </is>
       </c>
       <c r="E160" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NDCC</t>
+          <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F160" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G160" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H160" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I160" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J160" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">600 Forsythe Ave</t>
+          <t xml:space="preserve">511 3rd Street Northwest</t>
         </is>
       </c>
       <c r="K160" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">71201</t>
+          <t xml:space="preserve">56601</t>
         </is>
       </c>
       <c r="L160" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M160" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">AI</t>
         </is>
       </c>
       <c r="N160" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">318-323-2237</t>
+          <t xml:space="preserve">706-587-9801</t>
         </is>
       </c>
       <c r="O160" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/2/2026</t>
+          <t xml:space="preserve">10/13/2026</t>
         </is>
       </c>
       <c r="P160" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Effective Availability: 31JUL2026 for Army Instructor (AI).</t>
+          <t xml:space="preserve">Please contact 1SG Richards at the number provided or at joshua_richards@isd31.net</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Richwood High School</t>
+          <t xml:space="preserve">GEN Colin Powell Leadership Academy</t>
         </is>
       </c>
       <c r="B161" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5th Brigade</t>
+          <t xml:space="preserve">3rd Brigade</t>
         </is>
       </c>
       <c r="C161" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monroe</t>
+          <t xml:space="preserve">Minneapolis</t>
         </is>
       </c>
       <c r="D161" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Louisiana</t>
+          <t xml:space="preserve">Minnesota</t>
         </is>
       </c>
       <c r="E161" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F161" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G161" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H161" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I161" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J161" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5901 HWY 165 Bypass</t>
+          <t xml:space="preserve">2872 26th Avenue South</t>
         </is>
       </c>
       <c r="K161" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">71202</t>
+          <t xml:space="preserve">55406</t>
         </is>
       </c>
       <c r="L161" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M161" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">SAI</t>
         </is>
       </c>
       <c r="N161" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">318-361-0467</t>
+          <t xml:space="preserve">Office: 612-235-5663 Cell: 651-399-4190</t>
         </is>
       </c>
       <c r="O161" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/23/2026</t>
+          <t xml:space="preserve">4/9/2026</t>
         </is>
       </c>
       <c r="P161" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Effective Availability: Available now.</t>
+          <t xml:space="preserve">For more information, please contact the SAI, 1SG Steven Chapman.</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Richwood High School</t>
+          <t xml:space="preserve">Humboldt Senior High School</t>
         </is>
       </c>
       <c r="B162" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5th Brigade</t>
+          <t xml:space="preserve">3rd Brigade</t>
         </is>
       </c>
       <c r="C162" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monroe</t>
+          <t xml:space="preserve">Humboldt</t>
         </is>
       </c>
       <c r="D162" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Louisiana</t>
+          <t xml:space="preserve">Minnesota</t>
         </is>
       </c>
       <c r="E162" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F162" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G162" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H162" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I162" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J162" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5901 HWY 165 Bypass</t>
+          <t xml:space="preserve">30 East Baker Street</t>
         </is>
       </c>
       <c r="K162" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">71202</t>
+          <t xml:space="preserve">55107</t>
         </is>
       </c>
       <c r="L162" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M162" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N162" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">318-361-0467</t>
+          <t xml:space="preserve">651-744-6555</t>
         </is>
       </c>
       <c r="O162" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/23/2026</t>
+          <t xml:space="preserve">7/20/2026</t>
         </is>
       </c>
       <c r="P162" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Effective Availability: Available now.</t>
+          <t xml:space="preserve">Please contact Principal Valerie Littles - Butler for further details</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">South Lafourche HS 1 July 2026</t>
+          <t xml:space="preserve">Harrison Central HS</t>
         </is>
       </c>
       <c r="B163" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5th Brigade</t>
+          <t xml:space="preserve">6th Brigade</t>
         </is>
       </c>
       <c r="C163" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cut off</t>
+          <t xml:space="preserve">Gulfport</t>
         </is>
       </c>
       <c r="D163" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Louisiana</t>
+          <t xml:space="preserve">Mississippi</t>
         </is>
       </c>
       <c r="E163" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F163" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G163" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H163" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I163" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J163" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">16911 East Maine</t>
+          <t xml:space="preserve">15600 School Road</t>
         </is>
       </c>
       <c r="K163" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">70345</t>
+          <t xml:space="preserve">39503</t>
         </is>
       </c>
       <c r="L163" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M163" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI</t>
+          <t xml:space="preserve">AI</t>
         </is>
       </c>
       <c r="N163" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">504-259-5836</t>
+          <t xml:space="preserve">205-705-9975</t>
         </is>
       </c>
       <c r="O163" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4/23/2026</t>
+          <t xml:space="preserve">3/4/2025</t>
         </is>
       </c>
       <c r="P163" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tioga High School</t>
+          <t xml:space="preserve">Holmes County Central</t>
         </is>
       </c>
       <c r="B164" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5th Brigade</t>
+          <t xml:space="preserve">6th Brigade</t>
         </is>
       </c>
       <c r="C164" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ball</t>
+          <t xml:space="preserve">Lexington</t>
         </is>
       </c>
       <c r="D164" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Louisiana</t>
+          <t xml:space="preserve">Mississippi</t>
         </is>
       </c>
       <c r="E164" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F164" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G164" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H164" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I164" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J164" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1207 Tioga Rd</t>
+          <t xml:space="preserve">9749 Brozville Road</t>
         </is>
       </c>
       <c r="K164" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">71405</t>
+          <t xml:space="preserve">39095</t>
         </is>
       </c>
       <c r="L164" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M164" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N164" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">318-640-9661</t>
+          <t xml:space="preserve">662 834 2172</t>
         </is>
       </c>
       <c r="O164" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">9/4/2026</t>
+          <t xml:space="preserve">6/20/2023</t>
         </is>
       </c>
       <c r="P164" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Effective Availability: Available now for Senior Army Instructor (SAI).</t>
+          <t xml:space="preserve">Immediately</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Warren Easton Charter High School</t>
+          <t xml:space="preserve">Kemper County</t>
         </is>
       </c>
       <c r="B165" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5th Brigade</t>
+          <t xml:space="preserve">6th Brigade</t>
         </is>
       </c>
       <c r="C165" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">New Orleans</t>
+          <t xml:space="preserve">De Kalb</t>
         </is>
       </c>
       <c r="D165" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Louisiana</t>
+          <t xml:space="preserve">Mississippi</t>
         </is>
       </c>
       <c r="E165" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F165" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G165" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H165" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I165" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J165" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3019 Canal St</t>
+          <t xml:space="preserve">200 Martin Luthe King Dr</t>
         </is>
       </c>
       <c r="K165" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">70119</t>
+          <t xml:space="preserve">39328</t>
         </is>
       </c>
       <c r="L165" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M165" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">SAI/AI</t>
         </is>
       </c>
       <c r="N165" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">504-324-7400</t>
+          <t xml:space="preserve">601 743 5292</t>
         </is>
       </c>
       <c r="O165" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">9/4/2026</t>
+          <t xml:space="preserve">10/19/2023</t>
         </is>
       </c>
       <c r="P165" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Effective Availability: Available now for Army Instructor (AI).</t>
+          <t xml:space="preserve">Immediately</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Woodlawn High School</t>
+          <t xml:space="preserve">Meridian HS</t>
         </is>
       </c>
       <c r="B166" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5th Brigade</t>
+          <t xml:space="preserve">6th Brigade</t>
         </is>
       </c>
       <c r="C166" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Shreveport</t>
+          <t xml:space="preserve">Meridian</t>
         </is>
       </c>
       <c r="D166" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Louisiana</t>
+          <t xml:space="preserve">Mississippi</t>
         </is>
       </c>
       <c r="E166" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F166" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G166" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H166" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I166" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J166" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7340 Wyngate Blvd</t>
+          <t xml:space="preserve">2320 32 st</t>
         </is>
       </c>
       <c r="K166" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">71106</t>
+          <t xml:space="preserve">39305</t>
         </is>
       </c>
       <c r="L166" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M166" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">SAI</t>
         </is>
       </c>
       <c r="N166" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">318-603-6425</t>
+          <t xml:space="preserve">601 587-4910</t>
         </is>
       </c>
       <c r="O166" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5/4/2026</t>
+          <t xml:space="preserve">5/24/2024</t>
         </is>
       </c>
       <c r="P166" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Available now.</t>
+          <t xml:space="preserve">Immedaitely</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Bangor HS</t>
+          <t xml:space="preserve">Provine HS 1 November 2026</t>
         </is>
       </c>
       <c r="B167" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2nd Brigade</t>
+          <t xml:space="preserve">6th Brigade</t>
         </is>
       </c>
       <c r="C167" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Bangor</t>
+          <t xml:space="preserve">Jackson</t>
         </is>
       </c>
       <c r="D167" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maine</t>
+          <t xml:space="preserve">Mississippi</t>
         </is>
       </c>
       <c r="E167" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F167" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G167" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H167" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I167" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J167" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">885 Broadway</t>
+          <t xml:space="preserve">2400 Robinson St</t>
         </is>
       </c>
       <c r="K167" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4401</t>
+          <t xml:space="preserve">39209</t>
         </is>
       </c>
       <c r="L167" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M167" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N167" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">207-992-5500</t>
+          <t xml:space="preserve">601-987-4931</t>
         </is>
       </c>
       <c r="O167" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5/1/2026</t>
+          <t xml:space="preserve">10/26/2026</t>
         </is>
       </c>
       <c r="P167" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Nokomis Regional High</t>
+          <t xml:space="preserve">Quitman</t>
         </is>
       </c>
       <c r="B168" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2nd Brigade</t>
+          <t xml:space="preserve">6th Brigade</t>
         </is>
       </c>
       <c r="C168" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Newport</t>
+          <t xml:space="preserve">Quitman</t>
         </is>
       </c>
       <c r="D168" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maine</t>
+          <t xml:space="preserve">Mississippi</t>
         </is>
       </c>
       <c r="E168" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F168" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G168" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H168" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I168" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J168" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">266 Williams Road</t>
+          <t xml:space="preserve">210 South Jackson</t>
         </is>
       </c>
       <c r="K168" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4953</t>
+          <t xml:space="preserve">39355</t>
         </is>
       </c>
       <c r="L168" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M168" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N168" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(207) 368-4354</t>
+          <t xml:space="preserve">601 776 3341</t>
         </is>
       </c>
       <c r="O168" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3/30/2026</t>
+          <t xml:space="preserve">1/3/2022</t>
         </is>
       </c>
       <c r="P168" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Immediately</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Edmondson West-Side High School</t>
+          <t xml:space="preserve">Yazoo City HS</t>
         </is>
       </c>
       <c r="B169" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4th Brigade</t>
+          <t xml:space="preserve">6th Brigade</t>
         </is>
       </c>
       <c r="C169" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Baltimore</t>
+          <t xml:space="preserve">Yazoo City</t>
         </is>
       </c>
       <c r="D169" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maryland</t>
+          <t xml:space="preserve">Mississippi</t>
         </is>
       </c>
       <c r="E169" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F169" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G169" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H169" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I169" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J169" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">501 N Athol Avenue</t>
+          <t xml:space="preserve">1825 Martin Luthr King Dr</t>
         </is>
       </c>
       <c r="K169" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">21229</t>
+          <t xml:space="preserve">39194</t>
         </is>
       </c>
       <c r="L169" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M169" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N169" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">443.642.4589 (LTC Moon)</t>
+          <t xml:space="preserve">662 746 2125</t>
         </is>
       </c>
       <c r="O169" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/21/2023</t>
+          <t xml:space="preserve">3/29/2023</t>
         </is>
       </c>
       <c r="P169" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI POS Available (ITH Pending)</t>
+          <t xml:space="preserve">Immediately, the principal is the POC</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">HANCOCK MIDDLE SENIOR HIGH SCHOOL</t>
+          <t xml:space="preserve">Yazoo County HS</t>
         </is>
       </c>
       <c r="B170" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4th Brigade</t>
+          <t xml:space="preserve">6th Brigade</t>
         </is>
       </c>
       <c r="C170" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">HANCOCK</t>
+          <t xml:space="preserve">Yazoo</t>
         </is>
       </c>
       <c r="D170" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maryland</t>
+          <t xml:space="preserve">Mississippi</t>
         </is>
       </c>
       <c r="E170" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F170" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G170" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H170" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I170" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J170" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">289 WEST MAIN STREET</t>
+          <t xml:space="preserve">6789 Highway 49 Frontage Rd</t>
         </is>
       </c>
       <c r="K170" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">21750</t>
+          <t xml:space="preserve">39194</t>
         </is>
       </c>
       <c r="L170" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M170" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">AI</t>
         </is>
       </c>
       <c r="N170" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">443,642.46</t>
+          <t xml:space="preserve">601 906 5484</t>
         </is>
       </c>
       <c r="O170" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4/2/2026</t>
+          <t xml:space="preserve">2/23/2024</t>
         </is>
       </c>
       <c r="P170" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI POS AVAILABLE</t>
+          <t xml:space="preserve">Immediately</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">MCDONOUGH HIGH SCHOOL</t>
+          <t xml:space="preserve">Charles Sumner HS</t>
         </is>
       </c>
       <c r="B171" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4th Brigade</t>
+          <t xml:space="preserve">3rd Brigade</t>
         </is>
       </c>
       <c r="C171" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">POMFRET</t>
+          <t xml:space="preserve">Saint Louis</t>
         </is>
       </c>
       <c r="D171" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maryland</t>
+          <t xml:space="preserve">Missouri</t>
         </is>
       </c>
       <c r="E171" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F171" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G171" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H171" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I171" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J171" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7165 MARSHALL CORNER ROAD</t>
+          <t xml:space="preserve">1033 Whitter Street</t>
         </is>
       </c>
       <c r="K171" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">20675</t>
+          <t xml:space="preserve">63113</t>
         </is>
       </c>
       <c r="L171" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M171" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI/Administrator</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N171" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">301.934.2944 OR 910.574.9968</t>
+          <t xml:space="preserve">314-371-1048</t>
         </is>
       </c>
       <c r="O171" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2/2/2026</t>
+          <t xml:space="preserve">9/28/2026</t>
         </is>
       </c>
       <c r="P171" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI POS AVAILABLE</t>
+          <t xml:space="preserve">Contact the school or Mr. Fischer at BDE HQ at 224-440-6474</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NORTHERN GARRETT HIGH SCHOOL</t>
+          <t xml:space="preserve">Jennings High School</t>
         </is>
       </c>
       <c r="B172" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4th Brigade</t>
+          <t xml:space="preserve">3rd Brigade</t>
         </is>
       </c>
       <c r="C172" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">ACCIDENT</t>
+          <t xml:space="preserve">St. Luois</t>
         </is>
       </c>
       <c r="D172" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maryland</t>
+          <t xml:space="preserve">Missouri</t>
         </is>
       </c>
       <c r="E172" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F172" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G172" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H172" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I172" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J172" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">89 PRIDE PKWY</t>
+          <t xml:space="preserve">8850 Cozens Ave</t>
         </is>
       </c>
       <c r="K172" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">21520</t>
+          <t xml:space="preserve">63136</t>
         </is>
       </c>
       <c r="L172" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M172" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N172" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">301.746.8668 OR 301.334.8903</t>
+          <t xml:space="preserve">314-653-8100 or 314-745-3724</t>
         </is>
       </c>
       <c r="O172" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4/8/2026</t>
+          <t xml:space="preserve">1/2/2026</t>
         </is>
       </c>
       <c r="P172" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI POS AVAILABLE</t>
+          <t xml:space="preserve">Please contact Principal Lisa Gray at the numbers provided for further details</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SURRATTSVILLE HIGH SCHOOL</t>
+          <t xml:space="preserve">McCluer Senior High School</t>
         </is>
       </c>
       <c r="B173" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4th Brigade</t>
+          <t xml:space="preserve">3rd Brigade</t>
         </is>
       </c>
       <c r="C173" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">CLINTON</t>
+          <t xml:space="preserve">Florrisant</t>
         </is>
       </c>
       <c r="D173" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maryland</t>
+          <t xml:space="preserve">Missouri</t>
         </is>
       </c>
       <c r="E173" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F173" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G173" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H173" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I173" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J173" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6101 GARDEN DRIVE</t>
+          <t xml:space="preserve">1896 South New Florissant Road</t>
         </is>
       </c>
       <c r="K173" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">20735</t>
+          <t xml:space="preserve">63031</t>
         </is>
       </c>
       <c r="L173" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M173" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">SAI</t>
         </is>
       </c>
       <c r="N173" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(301) 599-2453</t>
+          <t xml:space="preserve">314-506-9451</t>
         </is>
       </c>
       <c r="O173" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2/10/2026</t>
+          <t xml:space="preserve">1/2/2026</t>
         </is>
       </c>
       <c r="P173" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI POS AVAILABLE (ITH PENDING)</t>
+          <t xml:space="preserve">POC at program is LTC Darrell Gray / Position available after 30 JUN 2025</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">THOMAS STONE HIGH SCHOOL</t>
+          <t xml:space="preserve">Nixa High School</t>
         </is>
       </c>
       <c r="B174" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4th Brigade</t>
+          <t xml:space="preserve">3rd Brigade</t>
         </is>
       </c>
       <c r="C174" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">WALDORF</t>
+          <t xml:space="preserve">Nixa</t>
         </is>
       </c>
       <c r="D174" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maryland</t>
+          <t xml:space="preserve">Missouri</t>
         </is>
       </c>
       <c r="E174" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F174" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G174" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H174" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I174" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J174" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3785 LEONARDTOWN ROAD</t>
+          <t xml:space="preserve">514 South Nicholas Road</t>
         </is>
       </c>
       <c r="K174" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">20601</t>
+          <t xml:space="preserve">65714</t>
         </is>
       </c>
       <c r="L174" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M174" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">AI</t>
         </is>
       </c>
       <c r="N174" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">301.645.2601</t>
+          <t xml:space="preserve">417-724-3560</t>
         </is>
       </c>
       <c r="O174" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8/19/2026</t>
+          <t xml:space="preserve">4/22/2026</t>
         </is>
       </c>
       <c r="P174" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI POSITION AVAILABLE 1 JUL 2027</t>
+          <t xml:space="preserve">Please contact AI, SFC Hodapp at number provided or at: roberthodapp@nixaschools.net</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Brockton HS</t>
+          <t xml:space="preserve">Northeast HS</t>
         </is>
       </c>
       <c r="B175" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2nd Brigade</t>
+          <t xml:space="preserve">3rd Brigade</t>
         </is>
       </c>
       <c r="C175" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Brockton</t>
+          <t xml:space="preserve">Kansas City</t>
         </is>
       </c>
       <c r="D175" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Massachusetts</t>
+          <t xml:space="preserve">Missouri</t>
         </is>
       </c>
       <c r="E175" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F175" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G175" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H175" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I175" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J175" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">470 Forest Ave</t>
+          <t xml:space="preserve">415 Van Brunt</t>
         </is>
       </c>
       <c r="K175" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2301</t>
+          <t xml:space="preserve">64124</t>
         </is>
       </c>
       <c r="L175" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M175" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI</t>
+          <t xml:space="preserve">SAI</t>
         </is>
       </c>
       <c r="N175" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">508-580-7062</t>
+          <t xml:space="preserve">School - 816-418-3413 Cell - 606-316-2517</t>
         </is>
       </c>
       <c r="O175" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">11/14/2025</t>
+          <t xml:space="preserve">9/15/2026</t>
         </is>
       </c>
       <c r="P175" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Please contact MAJ James Dillon, the SAI, for further details</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Community Academy of Science and Health HS (CASH)</t>
+          <t xml:space="preserve">Northland Workforce Development Center</t>
         </is>
       </c>
       <c r="B176" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2nd Brigade</t>
+          <t xml:space="preserve">3rd Brigade</t>
         </is>
       </c>
       <c r="C176" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dorchester</t>
+          <t xml:space="preserve">Kansas City</t>
         </is>
       </c>
       <c r="D176" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Massachusetts</t>
+          <t xml:space="preserve">Missouri</t>
         </is>
       </c>
       <c r="E176" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F176" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G176" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H176" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I176" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J176" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 Charles Street</t>
+          <t xml:space="preserve">9550 North Platte Purchase Drive</t>
         </is>
       </c>
       <c r="K176" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2122</t>
+          <t xml:space="preserve">64155</t>
         </is>
       </c>
       <c r="L176" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M176" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N176" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">781-801-5044</t>
+          <t xml:space="preserve">816-858-5593</t>
         </is>
       </c>
       <c r="O176" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8/17/2026</t>
+          <t xml:space="preserve">10/8/2026</t>
         </is>
       </c>
       <c r="P176" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Program opening Fall of 2027. Please contact Dr. Drew White at the number provided or at: white.drew@pcr3schools.org</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lawrence High School</t>
+          <t xml:space="preserve">Raytown High Schools</t>
         </is>
       </c>
       <c r="B177" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2nd Brigade</t>
+          <t xml:space="preserve">3rd Brigade</t>
         </is>
       </c>
       <c r="C177" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lawrence</t>
+          <t xml:space="preserve">Raytown</t>
         </is>
       </c>
       <c r="D177" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Massachusetts</t>
+          <t xml:space="preserve">Missouri</t>
         </is>
       </c>
       <c r="E177" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F177" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G177" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H177" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I177" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J177" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">70-71 North Parish Road</t>
+          <t xml:space="preserve">6019 Blue Ridge Boulevard</t>
         </is>
       </c>
       <c r="K177" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1843</t>
+          <t xml:space="preserve">64133</t>
         </is>
       </c>
       <c r="L177" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M177" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N177" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">978-975-2750 Ext: 61215 / 978-975-2750</t>
+          <t xml:space="preserve">(816) 268-7326</t>
         </is>
       </c>
       <c r="O177" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8/25/2025</t>
+          <t xml:space="preserve">7/14/2026</t>
         </is>
       </c>
       <c r="P177" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI is the POC</t>
+          <t xml:space="preserve">Please contact Dr. Andrew McCarthy for further details</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Methuen HS</t>
+          <t xml:space="preserve">Raytown South High School</t>
         </is>
       </c>
       <c r="B178" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2nd Brigade</t>
+          <t xml:space="preserve">3rd Brigade</t>
         </is>
       </c>
       <c r="C178" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Methuen</t>
+          <t xml:space="preserve">Raytown</t>
         </is>
       </c>
       <c r="D178" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Massachusetts</t>
+          <t xml:space="preserve">Missouri</t>
         </is>
       </c>
       <c r="E178" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F178" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G178" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H178" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I178" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J178" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 Range Road</t>
+          <t xml:space="preserve">8211 Sterling Avenue</t>
         </is>
       </c>
       <c r="K178" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1844</t>
+          <t xml:space="preserve">64138</t>
         </is>
       </c>
       <c r="L178" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M178" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N178" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">978-722-6040 ext 2290</t>
+          <t xml:space="preserve">816-268-7300</t>
         </is>
       </c>
       <c r="O178" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5/13/2025</t>
+          <t xml:space="preserve">10/8/2026</t>
         </is>
       </c>
       <c r="P178" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">New incoming AI working at the school now</t>
+          <t xml:space="preserve">Please contact Dr. Andrew McCarthy for further details, number above or at andrew.mccarthy@raytownschools.org</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ralph C. Mahar Regional H.S</t>
+          <t xml:space="preserve">Southeast High School</t>
         </is>
       </c>
       <c r="B179" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2nd Brigade</t>
+          <t xml:space="preserve">3rd Brigade</t>
         </is>
       </c>
       <c r="C179" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Orange</t>
+          <t xml:space="preserve">Kansas City</t>
         </is>
       </c>
       <c r="D179" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Massachusetts</t>
+          <t xml:space="preserve">Missouri</t>
         </is>
       </c>
       <c r="E179" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F179" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G179" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H179" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I179" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J179" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">507 South Main Street</t>
+          <t xml:space="preserve">3500 East Meyer Boulevard</t>
         </is>
       </c>
       <c r="K179" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1364</t>
+          <t xml:space="preserve">64132</t>
         </is>
       </c>
       <c r="L179" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M179" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">SAI</t>
         </is>
       </c>
       <c r="N179" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(978) 544-2542 X 410</t>
+          <t xml:space="preserve">913-271-9404</t>
         </is>
       </c>
       <c r="O179" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2/27/2026</t>
+          <t xml:space="preserve">7/14/2026</t>
         </is>
       </c>
       <c r="P179" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Available 1 April 2026</t>
+          <t xml:space="preserve">For more details, please contact the SAI, CPT Holt</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Wareham HS</t>
+          <t xml:space="preserve">Troy Buchanan High School</t>
         </is>
       </c>
       <c r="B180" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2nd Brigade</t>
+          <t xml:space="preserve">3rd Brigade</t>
         </is>
       </c>
       <c r="C180" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Wareham</t>
+          <t xml:space="preserve">Troy</t>
         </is>
       </c>
       <c r="D180" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Massachusetts</t>
+          <t xml:space="preserve">Missouri</t>
         </is>
       </c>
       <c r="E180" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F180" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G180" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H180" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I180" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J180" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 VIKING DRIVE</t>
+          <t xml:space="preserve">1190 Old Cap-Au-Gris Road</t>
         </is>
       </c>
       <c r="K180" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2571</t>
+          <t xml:space="preserve">63379</t>
         </is>
       </c>
       <c r="L180" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M180" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">SAI</t>
         </is>
       </c>
       <c r="N180" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">617-984-9075</t>
+          <t xml:space="preserve">636-462-5148</t>
         </is>
       </c>
       <c r="O180" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/28/2026</t>
+          <t xml:space="preserve">1/2/2026</t>
         </is>
       </c>
       <c r="P180" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Please contact SAI, LTC Griffey for further details.</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Adrian</t>
+          <t xml:space="preserve">Van horn High School</t>
         </is>
       </c>
       <c r="B181" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">3rd Brigade</t>
         </is>
       </c>
       <c r="C181" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Adrian</t>
+          <t xml:space="preserve">Independence</t>
         </is>
       </c>
       <c r="D181" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Michigan</t>
+          <t xml:space="preserve">Missouri</t>
         </is>
       </c>
       <c r="E181" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F181" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G181" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H181" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I181" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J181" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">785 Riverside Ave</t>
+          <t xml:space="preserve">1109 South Arlington Ave</t>
         </is>
       </c>
       <c r="K181" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">49221</t>
+          <t xml:space="preserve">64053</t>
         </is>
       </c>
       <c r="L181" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M181" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N181" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(517) 263-2181</t>
+          <t xml:space="preserve">816-521-5360</t>
         </is>
       </c>
       <c r="O181" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5/5/2025</t>
+          <t xml:space="preserve">1/2/2026</t>
         </is>
       </c>
       <c r="P181" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI and AI positions available immediately.</t>
+          <t xml:space="preserve">immediate opening</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Bay City</t>
+          <t xml:space="preserve">Vashon High School</t>
         </is>
       </c>
       <c r="B182" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">3rd Brigade</t>
         </is>
       </c>
       <c r="C182" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Bay City</t>
+          <t xml:space="preserve">St. Louis</t>
         </is>
       </c>
       <c r="D182" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Michigan</t>
+          <t xml:space="preserve">Missouri</t>
         </is>
       </c>
       <c r="E182" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F182" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G182" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H182" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I182" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J182" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1624 Columbus Ave</t>
+          <t xml:space="preserve">3035 Cass Ave</t>
         </is>
       </c>
       <c r="K182" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">48708</t>
+          <t xml:space="preserve">63106</t>
         </is>
       </c>
       <c r="L182" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M182" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N182" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(989) 893-9541</t>
+          <t xml:space="preserve">314-533-9487</t>
         </is>
       </c>
       <c r="O182" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4/2/2026</t>
+          <t xml:space="preserve">1/2/2026</t>
         </is>
       </c>
       <c r="P182" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI and AI position available 01 April, 2026.</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Calumet High School</t>
+          <t xml:space="preserve">William Chrisman HS</t>
         </is>
       </c>
       <c r="B183" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">3rd Brigade</t>
         </is>
       </c>
       <c r="C183" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Calumet</t>
+          <t xml:space="preserve">Independence</t>
         </is>
       </c>
       <c r="D183" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Michigan</t>
+          <t xml:space="preserve">Missouri</t>
         </is>
       </c>
       <c r="E183" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F183" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Filled</t>
+          <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G183" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H183" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I183" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J183" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">57070 Mine Street</t>
+          <t xml:space="preserve">1223 North Noland Road</t>
         </is>
       </c>
       <c r="K183" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">49913</t>
+          <t xml:space="preserve">64050</t>
         </is>
       </c>
       <c r="L183" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M183" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI/AI</t>
+          <t xml:space="preserve">AI</t>
         </is>
       </c>
       <c r="N183" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">906-337-2020</t>
+          <t xml:space="preserve">816-521-5355</t>
         </is>
       </c>
       <c r="O183" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1/2/2026</t>
+          <t xml:space="preserve">9/28/2026</t>
         </is>
       </c>
       <c r="P183" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Available</t>
+          <t xml:space="preserve">Please contact the current AI, SFC Porche for further details.</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">CENTER LINE HS</t>
+          <t xml:space="preserve">Lodge Grass High School</t>
         </is>
       </c>
       <c r="B184" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">8th Brigade</t>
         </is>
       </c>
       <c r="C184" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">CENTER LINE</t>
+          <t xml:space="preserve">Lodge Grass</t>
         </is>
       </c>
       <c r="D184" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Michigan</t>
+          <t xml:space="preserve">Montana</t>
         </is>
       </c>
       <c r="E184" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F184" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G184" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H184" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I184" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J184" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">26300 ARSENAL AVE</t>
+          <t xml:space="preserve">124 N. George St.</t>
         </is>
       </c>
       <c r="K184" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">48015</t>
+          <t xml:space="preserve">59050</t>
         </is>
       </c>
       <c r="L184" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M184" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N184" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(586) 510-2104 x2172</t>
+          <t xml:space="preserve">(406) 639-2703/2702</t>
         </is>
       </c>
       <c r="O184" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5/27/2026</t>
+          <t xml:space="preserve">7/9/2020</t>
         </is>
       </c>
       <c r="P184" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI position available 01 July 2026</t>
+          <t xml:space="preserve">AI position available now, SAI position available 5 April 2024</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cody</t>
+          <t xml:space="preserve">Omaha North HS</t>
         </is>
       </c>
       <c r="B185" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">3rd Brigade</t>
         </is>
       </c>
       <c r="C185" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Detroit</t>
+          <t xml:space="preserve">Omaha</t>
         </is>
       </c>
       <c r="D185" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Michigan</t>
+          <t xml:space="preserve">Nebraska</t>
         </is>
       </c>
       <c r="E185" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F185" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G185" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H185" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I185" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J185" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">18445 Cathedral</t>
+          <t xml:space="preserve">4410 North 36th Street</t>
         </is>
       </c>
       <c r="K185" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">48228</t>
+          <t xml:space="preserve">68111</t>
         </is>
       </c>
       <c r="L185" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M185" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI/Administrator</t>
+          <t xml:space="preserve">Asst DAI</t>
         </is>
       </c>
       <c r="N185" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(313) 866-9266</t>
+          <t xml:space="preserve">531-299-9254</t>
         </is>
       </c>
       <c r="O185" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4/3/2025</t>
+          <t xml:space="preserve">1/2/2026</t>
         </is>
       </c>
       <c r="P185" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI position available immediately.</t>
+          <t xml:space="preserve">POC is CPT Cody West at number provided or at: cody.west@ops.org</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Detroit International Academy</t>
+          <t xml:space="preserve">Cheyenne</t>
         </is>
       </c>
       <c r="B186" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">8th Brigade</t>
         </is>
       </c>
       <c r="C186" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Detroit</t>
+          <t xml:space="preserve">North Las Vegas</t>
         </is>
       </c>
       <c r="D186" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Michigan</t>
+          <t xml:space="preserve">Nevada</t>
         </is>
       </c>
       <c r="E186" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F186" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G186" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H186" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I186" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J186" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">9026 Woodward Ave</t>
+          <t xml:space="preserve">3200 W Alexander Rd</t>
         </is>
       </c>
       <c r="K186" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">48202</t>
+          <t xml:space="preserve">89032</t>
         </is>
       </c>
       <c r="L186" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M186" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">SAI/Administrator</t>
         </is>
       </c>
       <c r="N186" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(313) 852-6714</t>
+          <t xml:space="preserve">702-799-4830 ext 3599</t>
         </is>
       </c>
       <c r="O186" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/10/2026</t>
+          <t xml:space="preserve">9/9/2024</t>
         </is>
       </c>
       <c r="P186" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI and AI position available immediately.</t>
+          <t xml:space="preserve">AI positions available</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">EAST ENGLISH VILLAGE PREPARATORY ACADEMY</t>
+          <t xml:space="preserve">Fall Mountain HS</t>
         </is>
       </c>
       <c r="B187" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">2nd Brigade</t>
         </is>
       </c>
       <c r="C187" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DETROIT</t>
+          <t xml:space="preserve">Langdon</t>
         </is>
       </c>
       <c r="D187" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Michigan</t>
+          <t xml:space="preserve">New Hampshire</t>
         </is>
       </c>
       <c r="E187" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F187" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G187" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H187" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I187" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J187" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">17200 SOUTHAMPTON ST</t>
+          <t xml:space="preserve">134 FMRHD RD</t>
         </is>
       </c>
       <c r="K187" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">48224</t>
+          <t xml:space="preserve">3602</t>
         </is>
       </c>
       <c r="L187" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M187" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">AI</t>
         </is>
       </c>
       <c r="N187" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">313-852-6714 (LTC Peters)</t>
+          <t xml:space="preserve">508-826-2800</t>
         </is>
       </c>
       <c r="O187" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">10/24/2023</t>
+          <t xml:space="preserve">8/5/2026</t>
         </is>
       </c>
       <c r="P187" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Available immediately.</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Edwin Denby HS</t>
+          <t xml:space="preserve">White Mountain Regional HS</t>
         </is>
       </c>
       <c r="B188" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">2nd Brigade</t>
         </is>
       </c>
       <c r="C188" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DETROIT</t>
+          <t xml:space="preserve">Whitefield</t>
         </is>
       </c>
       <c r="D188" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Michigan</t>
+          <t xml:space="preserve">New Hampshire</t>
         </is>
       </c>
       <c r="E188" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F188" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G188" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H188" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I188" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J188" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">12800 KELLY RD</t>
+          <t xml:space="preserve">127 Regional Road</t>
         </is>
       </c>
       <c r="K188" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">48224</t>
+          <t xml:space="preserve">3598</t>
         </is>
       </c>
       <c r="L188" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M188" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">SAI</t>
         </is>
       </c>
       <c r="N188" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">313-852-6714</t>
+          <t xml:space="preserve">603-837-3811</t>
         </is>
       </c>
       <c r="O188" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">10/24/2023</t>
+          <t xml:space="preserve">9/21/2026</t>
         </is>
       </c>
       <c r="P188" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Available immediately.</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Frederick Douglas Academy</t>
+          <t xml:space="preserve">Belleville HS</t>
         </is>
       </c>
       <c r="B189" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">2nd Brigade</t>
         </is>
       </c>
       <c r="C189" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Detroit</t>
+          <t xml:space="preserve">Belleville</t>
         </is>
       </c>
       <c r="D189" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Michigan</t>
+          <t xml:space="preserve">New Jersey</t>
         </is>
       </c>
       <c r="E189" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F189" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G189" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H189" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I189" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J189" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2001 W. Warren</t>
+          <t xml:space="preserve">100 PASSAIC AVENUE</t>
         </is>
       </c>
       <c r="K189" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">48208</t>
+          <t xml:space="preserve">7109</t>
         </is>
       </c>
       <c r="L189" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M189" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N189" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(313) 852-6714</t>
+          <t xml:space="preserve">(973) 450-3500 X 1601</t>
         </is>
       </c>
       <c r="O189" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/10/2026</t>
+          <t xml:space="preserve">5/18/2024</t>
         </is>
       </c>
       <c r="P189" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI and AI position available immediately.</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Genesee Career Institute</t>
+          <t xml:space="preserve">Burlington City HS</t>
         </is>
       </c>
       <c r="B190" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">2nd Brigade</t>
         </is>
       </c>
       <c r="C190" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Flint</t>
+          <t xml:space="preserve">Burlington</t>
         </is>
       </c>
       <c r="D190" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Michigan</t>
+          <t xml:space="preserve">New Jersey</t>
         </is>
       </c>
       <c r="E190" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F190" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G190" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H190" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I190" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J190" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">G 5081 Torrey Rd</t>
+          <t xml:space="preserve">100 Devil Way</t>
         </is>
       </c>
       <c r="K190" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">48507</t>
+          <t xml:space="preserve">8016</t>
         </is>
       </c>
       <c r="L190" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M190" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N190" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(810) 591-4261</t>
+          <t xml:space="preserve">727-893-2780</t>
         </is>
       </c>
       <c r="O190" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2/27/2026</t>
+          <t xml:space="preserve">9/27/2023</t>
         </is>
       </c>
       <c r="P190" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI position available immediately.</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Houghton High School</t>
+          <t xml:space="preserve">Christian Brothers Academy</t>
         </is>
       </c>
       <c r="B191" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3rd Brigade</t>
+          <t xml:space="preserve">2nd Brigade</t>
         </is>
       </c>
       <c r="C191" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Houghton</t>
+          <t xml:space="preserve">Lincroft</t>
         </is>
       </c>
       <c r="D191" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Michigan</t>
+          <t xml:space="preserve">New Jersey</t>
         </is>
       </c>
       <c r="E191" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F191" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G191" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H191" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I191" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J191" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1603 Gundlach Road</t>
+          <t xml:space="preserve">850 Newman Springs Road</t>
         </is>
       </c>
       <c r="K191" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">49931</t>
+          <t xml:space="preserve">7738</t>
         </is>
       </c>
       <c r="L191" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M191" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N191" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">906-281-0923</t>
+          <t xml:space="preserve">(732) 747-1959</t>
         </is>
       </c>
       <c r="O191" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4/28/2026</t>
+          <t xml:space="preserve">12/9/2024</t>
         </is>
       </c>
       <c r="P191" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Please contact COL Dylan Carlson, the SAI for more information</t>
+          <t xml:space="preserve">POC is the principal: Neil Begley...Program begins SY26/27</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lincoln Park</t>
+          <t xml:space="preserve">Eastside HS (Camden)</t>
         </is>
       </c>
       <c r="B192" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">2nd Brigade</t>
         </is>
       </c>
       <c r="C192" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lincoln Park</t>
+          <t xml:space="preserve">Camden</t>
         </is>
       </c>
       <c r="D192" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Michigan</t>
+          <t xml:space="preserve">New Jersey</t>
         </is>
       </c>
       <c r="E192" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F192" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G192" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H192" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I192" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J192" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1701 Champaign</t>
+          <t xml:space="preserve">3100 Federal Street</t>
         </is>
       </c>
       <c r="K192" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">48146</t>
+          <t xml:space="preserve">8105</t>
         </is>
       </c>
       <c r="L192" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M192" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N192" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(313) 389-0234</t>
+          <t xml:space="preserve">856-966-5300</t>
         </is>
       </c>
       <c r="O192" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8/18/2026</t>
+          <t xml:space="preserve">5/19/2025</t>
         </is>
       </c>
       <c r="P192" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI position available 02 September 2026.</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Madison</t>
+          <t xml:space="preserve">Hillside HS</t>
         </is>
       </c>
       <c r="B193" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">2nd Brigade</t>
         </is>
       </c>
       <c r="C193" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Madison Heights</t>
+          <t xml:space="preserve">Hillside</t>
         </is>
       </c>
       <c r="D193" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Michigan</t>
+          <t xml:space="preserve">New Jersey</t>
         </is>
       </c>
       <c r="E193" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F193" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G193" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H193" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I193" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J193" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">915 E. 11 Mile Rd</t>
+          <t xml:space="preserve">1085 Liberty Ave</t>
         </is>
       </c>
       <c r="K193" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">48071</t>
+          <t xml:space="preserve">7205</t>
         </is>
       </c>
       <c r="L193" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M193" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">SAI</t>
         </is>
       </c>
       <c r="N193" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(248) 399-7800</t>
+          <t xml:space="preserve">732-801-4778</t>
         </is>
       </c>
       <c r="O193" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4/2/2026</t>
+          <t xml:space="preserve">10/16/2026</t>
         </is>
       </c>
       <c r="P193" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI and AI positions available immediately.</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARTIN KING JR HS</t>
+          <t xml:space="preserve">Lakewood HS</t>
         </is>
       </c>
       <c r="B194" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">2nd Brigade</t>
         </is>
       </c>
       <c r="C194" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DETROIT</t>
+          <t xml:space="preserve">Lakewood</t>
         </is>
       </c>
       <c r="D194" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Michigan</t>
+          <t xml:space="preserve">New Jersey</t>
         </is>
       </c>
       <c r="E194" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F194" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G194" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H194" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I194" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J194" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3200 E LAFAYETTE</t>
+          <t xml:space="preserve">855 Somerset Ave</t>
         </is>
       </c>
       <c r="K194" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">48207</t>
+          <t xml:space="preserve">8701</t>
         </is>
       </c>
       <c r="L194" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M194" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N194" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">LTC Peters 313-852-6714</t>
+          <t xml:space="preserve">(732) 364-3500</t>
         </is>
       </c>
       <c r="O194" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8/20/2025</t>
+          <t xml:space="preserve">9/5/2025</t>
         </is>
       </c>
       <c r="P194" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI position and AI position available immediately.</t>
+          <t xml:space="preserve">Principal is the POC</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mumford</t>
+          <t xml:space="preserve">Malcolm X Shabazz</t>
         </is>
       </c>
       <c r="B195" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">2nd Brigade</t>
         </is>
       </c>
       <c r="C195" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Detroit</t>
+          <t xml:space="preserve">Newark</t>
         </is>
       </c>
       <c r="D195" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Michigan</t>
+          <t xml:space="preserve">New Jersey</t>
         </is>
       </c>
       <c r="E195" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F195" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G195" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H195" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I195" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J195" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">17525 S. Wyoming</t>
+          <t xml:space="preserve">80 Johnson Ave</t>
         </is>
       </c>
       <c r="K195" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">48221</t>
+          <t xml:space="preserve">7108</t>
         </is>
       </c>
       <c r="L195" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M195" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N195" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(313) 852-6714</t>
+          <t xml:space="preserve">(973) 733-6760</t>
         </is>
       </c>
       <c r="O195" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">10/18/2024</t>
+          <t xml:space="preserve">2/17/2026</t>
         </is>
       </c>
       <c r="P195" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI and SAI positions available immediately.</t>
+          <t xml:space="preserve">NDCC</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Northwestern HS</t>
+          <t xml:space="preserve">Paterson Charter Science and Technology School (PSST)</t>
         </is>
       </c>
       <c r="B196" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">2nd Brigade</t>
         </is>
       </c>
       <c r="C196" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DETROIT</t>
+          <t xml:space="preserve">Paterson</t>
         </is>
       </c>
       <c r="D196" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Michigan</t>
+          <t xml:space="preserve">New Jersey</t>
         </is>
       </c>
       <c r="E196" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F196" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G196" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H196" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I196" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J196" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2200 W GRAND BLVD</t>
+          <t xml:space="preserve">196 W. Railway Ave</t>
         </is>
       </c>
       <c r="K196" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">48208</t>
+          <t xml:space="preserve">7503</t>
         </is>
       </c>
       <c r="L196" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M196" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">AI</t>
         </is>
       </c>
       <c r="N196" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">LTC Peters 313-852-6714</t>
+          <t xml:space="preserve">203-667-5027</t>
         </is>
       </c>
       <c r="O196" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">10/24/2023</t>
+          <t xml:space="preserve">9/29/2025</t>
         </is>
       </c>
       <c r="P196" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Available immediately.</t>
+          <t xml:space="preserve">Position available Jan 2026</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">PERSHING HS</t>
+          <t xml:space="preserve">Weequahic High School</t>
         </is>
       </c>
       <c r="B197" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">2nd Brigade</t>
         </is>
       </c>
       <c r="C197" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DETROIT</t>
+          <t xml:space="preserve">Newark</t>
         </is>
       </c>
       <c r="D197" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Michigan</t>
+          <t xml:space="preserve">New Jersey</t>
         </is>
       </c>
       <c r="E197" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JROTC (Cost Shared)</t>
+          <t xml:space="preserve">NDCC</t>
         </is>
       </c>
       <c r="F197" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G197" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H197" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I197" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J197" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">18875 RYAN RD</t>
+          <t xml:space="preserve">279 Chancellor Ave.</t>
         </is>
       </c>
       <c r="K197" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">48234</t>
+          <t xml:space="preserve">7112</t>
         </is>
       </c>
       <c r="L197" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M197" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N197" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">313-852-6714 (LTC Peters)</t>
+          <t xml:space="preserve">(973)807-3767, Ext. 8592</t>
         </is>
       </c>
       <c r="O197" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">10/24/2023</t>
+          <t xml:space="preserve">6/12/2025</t>
         </is>
       </c>
       <c r="P197" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Available immediately.</t>
+          <t xml:space="preserve">POC is the Newark CTE Supervisor</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pontiac</t>
+          <t xml:space="preserve">West Side High School</t>
         </is>
       </c>
       <c r="B198" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">2nd Brigade</t>
         </is>
       </c>
       <c r="C198" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pontiac</t>
+          <t xml:space="preserve">Newark</t>
         </is>
       </c>
       <c r="D198" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Michigan</t>
+          <t xml:space="preserve">New Jersey</t>
         </is>
       </c>
       <c r="E198" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JROTC (Cost Shared)</t>
+          <t xml:space="preserve">NDCC</t>
         </is>
       </c>
       <c r="F198" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G198" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H198" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I198" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J198" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1051 Arlene</t>
+          <t xml:space="preserve">403 S. Orange Ave</t>
         </is>
       </c>
       <c r="K198" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">48340</t>
+          <t xml:space="preserve">7103</t>
         </is>
       </c>
       <c r="L198" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M198" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N198" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(248) 420-5174</t>
+          <t xml:space="preserve">(973)807-3767, Ext. 8592</t>
         </is>
       </c>
       <c r="O198" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/10/2023</t>
+          <t xml:space="preserve">6/12/2025</t>
         </is>
       </c>
       <c r="P198" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Available immediately.</t>
+          <t xml:space="preserve">POC is the Newark CTE Supervisor</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">RENAISSANCE HS</t>
+          <t xml:space="preserve">Aztec High School</t>
         </is>
       </c>
       <c r="B199" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C199" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DETROIT</t>
+          <t xml:space="preserve">Aztec</t>
         </is>
       </c>
       <c r="D199" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Michigan</t>
+          <t xml:space="preserve">New Mexico</t>
         </is>
       </c>
       <c r="E199" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F199" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G199" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H199" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I199" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J199" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6565 W OUTER DR</t>
+          <t xml:space="preserve">500 East Chaco St</t>
         </is>
       </c>
       <c r="K199" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">48235</t>
+          <t xml:space="preserve">87410</t>
         </is>
       </c>
       <c r="L199" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M199" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N199" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">313-285-6714 (LTC Peters, DAI)</t>
+          <t xml:space="preserve">505-334-9414</t>
         </is>
       </c>
       <c r="O199" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8/7/2023</t>
+          <t xml:space="preserve">3/18/2025</t>
         </is>
       </c>
       <c r="P199" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI and AI positions available immediately</t>
+          <t xml:space="preserve">Available on 25 May 2025</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tayor Career and Technical Center</t>
+          <t xml:space="preserve">Bernalillo High School</t>
         </is>
       </c>
       <c r="B200" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C200" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Taylor</t>
+          <t xml:space="preserve">Bernalillo</t>
         </is>
       </c>
       <c r="D200" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Michigan</t>
+          <t xml:space="preserve">New Mexico</t>
         </is>
       </c>
       <c r="E200" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JROTC (Cost Shared)</t>
+          <t xml:space="preserve">NDCC</t>
         </is>
       </c>
       <c r="F200" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G200" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H200" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I200" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J200" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">9601 Westlake St</t>
+          <t xml:space="preserve">148 Spartan Alley</t>
         </is>
       </c>
       <c r="K200" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">48180</t>
+          <t xml:space="preserve">87004</t>
         </is>
       </c>
       <c r="L200" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M200" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N200" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">734-306-7733</t>
+          <t xml:space="preserve">505-867-2388</t>
         </is>
       </c>
       <c r="O200" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6/28/2023</t>
+          <t xml:space="preserve">8/4/2025</t>
         </is>
       </c>
       <c r="P200" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI position available Immediately. POC is Mrs. Carly Barnard, Principal.</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Union</t>
+          <t xml:space="preserve">Bernalillo High School</t>
         </is>
       </c>
       <c r="B201" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C201" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grand Rapids</t>
+          <t xml:space="preserve">Bernalillo</t>
         </is>
       </c>
       <c r="D201" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Michigan</t>
+          <t xml:space="preserve">New Mexico</t>
         </is>
       </c>
       <c r="E201" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JROTC (Cost Shared)</t>
+          <t xml:space="preserve">NDCC</t>
         </is>
       </c>
       <c r="F201" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G201" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H201" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I201" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J201" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1800 Tremont NW</t>
+          <t xml:space="preserve">148 Spartan Alley</t>
         </is>
       </c>
       <c r="K201" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">49504</t>
+          <t xml:space="preserve">87004</t>
         </is>
       </c>
       <c r="L201" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">NCO</t>
         </is>
       </c>
       <c r="M201" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N201" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(616) 819-3160</t>
+          <t xml:space="preserve">505-867-2388</t>
         </is>
       </c>
       <c r="O201" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4/16/2026</t>
+          <t xml:space="preserve">8/4/2025</t>
         </is>
       </c>
       <c r="P201" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI position available 01 July 2026.</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">WESTERN INTERNATIONAL HS</t>
+          <t xml:space="preserve">Deming High School</t>
         </is>
       </c>
       <c r="B202" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C202" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Detroit</t>
+          <t xml:space="preserve">Deming</t>
         </is>
       </c>
       <c r="D202" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Michigan</t>
+          <t xml:space="preserve">New Mexico</t>
         </is>
       </c>
       <c r="E202" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F202" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G202" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H202" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I202" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J202" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1500 SCOTTEN ST</t>
+          <t xml:space="preserve">1300 S. Iron Street</t>
         </is>
       </c>
       <c r="K202" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">48209</t>
+          <t xml:space="preserve">88030</t>
         </is>
       </c>
       <c r="L202" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M202" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N202" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">313-852-6714 (LTC Peters)</t>
+          <t xml:space="preserve">575-546-8841</t>
         </is>
       </c>
       <c r="O202" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8/20/2025</t>
+          <t xml:space="preserve">4/11/2023</t>
         </is>
       </c>
       <c r="P202" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI position available immediately.</t>
+          <t xml:space="preserve">Available 26 May 23</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Bemidji High School</t>
+          <t xml:space="preserve">Espanola Valley High School</t>
         </is>
       </c>
       <c r="B203" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3rd Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C203" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Bemidji</t>
+          <t xml:space="preserve">Espanola</t>
         </is>
       </c>
       <c r="D203" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Minnesota</t>
+          <t xml:space="preserve">New Mexico</t>
         </is>
       </c>
       <c r="E203" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F203" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G203" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H203" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I203" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J203" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2900 West Division Streeet</t>
+          <t xml:space="preserve">714 Calle Don Diego</t>
         </is>
       </c>
       <c r="K203" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">56601</t>
+          <t xml:space="preserve">87532</t>
         </is>
       </c>
       <c r="L203" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M203" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N203" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">706-587-9801</t>
+          <t xml:space="preserve">505-753-7357</t>
         </is>
       </c>
       <c r="O203" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8/24/2026</t>
+          <t xml:space="preserve">4/29/2025</t>
         </is>
       </c>
       <c r="P203" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Position will be open on 1 FEB 27. Please contact 1SG Joshua Richards at 218-444-1600 x. 62210 or at 706-587-9801 for additional details.</t>
+          <t xml:space="preserve">Available on 1 July 2025</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">GEN Colin Powell Leadership Academy</t>
+          <t xml:space="preserve">Moriarty High School</t>
         </is>
       </c>
       <c r="B204" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3rd Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C204" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Minneapolis</t>
+          <t xml:space="preserve">Moriarty</t>
         </is>
       </c>
       <c r="D204" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Minnesota</t>
+          <t xml:space="preserve">New Mexico</t>
         </is>
       </c>
       <c r="E204" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F204" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G204" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H204" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I204" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J204" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2872 26th Avenue South</t>
+          <t xml:space="preserve">200 Center Ave</t>
         </is>
       </c>
       <c r="K204" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">55406</t>
+          <t xml:space="preserve">87035</t>
         </is>
       </c>
       <c r="L204" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M204" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">AI</t>
         </is>
       </c>
       <c r="N204" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Office: 612-235-5663 Cell: 651-399-4190</t>
+          <t xml:space="preserve">505-832-5851</t>
         </is>
       </c>
       <c r="O204" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4/9/2026</t>
+          <t xml:space="preserve">3/19/2026</t>
         </is>
       </c>
       <c r="P204" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">For more information, please contact the SAI, 1SG Steven Chapman.</t>
+          <t xml:space="preserve">Effective Availability: 12JUN2026 for Senior Army Instructor (SAI).</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Humboldt Senior High School</t>
+          <t xml:space="preserve">Carthage Central High School</t>
         </is>
       </c>
       <c r="B205" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3rd Brigade</t>
+          <t xml:space="preserve">2nd Brigade</t>
         </is>
       </c>
       <c r="C205" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Humboldt</t>
+          <t xml:space="preserve">Carthage</t>
         </is>
       </c>
       <c r="D205" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Minnesota</t>
+          <t xml:space="preserve">New York</t>
         </is>
       </c>
       <c r="E205" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F205" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G205" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H205" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I205" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J205" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">30 East Baker Street</t>
+          <t xml:space="preserve">36500 NYS Route 26</t>
         </is>
       </c>
       <c r="K205" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">55107</t>
+          <t xml:space="preserve">13619</t>
         </is>
       </c>
       <c r="L205" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M205" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">AI</t>
         </is>
       </c>
       <c r="N205" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">651-744-6555</t>
+          <t xml:space="preserve">315-493-5028</t>
         </is>
       </c>
       <c r="O205" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/20/2026</t>
+          <t xml:space="preserve">10/6/2026</t>
         </is>
       </c>
       <c r="P205" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Please contact Principal Littles - Butler for further details</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Humboldt Senior High School</t>
+          <t xml:space="preserve">Hillcrest High School</t>
         </is>
       </c>
       <c r="B206" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3rd Brigade</t>
+          <t xml:space="preserve">2nd Brigade</t>
         </is>
       </c>
       <c r="C206" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Humboldt</t>
+          <t xml:space="preserve">Jamaica/Queens</t>
         </is>
       </c>
       <c r="D206" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Minnesota</t>
+          <t xml:space="preserve">New York</t>
         </is>
       </c>
       <c r="E206" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F206" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G206" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H206" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I206" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J206" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">30 East Baker Street</t>
+          <t xml:space="preserve">160-05 Highland Ave</t>
         </is>
       </c>
       <c r="K206" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">55107</t>
+          <t xml:space="preserve">11432</t>
         </is>
       </c>
       <c r="L206" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M206" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N206" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">651-744-6555</t>
+          <t xml:space="preserve">(718) 658-5407 ext. 3450</t>
         </is>
       </c>
       <c r="O206" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/20/2026</t>
+          <t xml:space="preserve">5/12/2025</t>
         </is>
       </c>
       <c r="P206" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Please contact Principal Valerie Littles - Butler for further details</t>
+          <t xml:space="preserve">Vice Principal is the POC</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Calloway</t>
+          <t xml:space="preserve">Hutchinson Central Tech HS</t>
         </is>
       </c>
       <c r="B207" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">2nd Brigade</t>
         </is>
       </c>
       <c r="C207" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jackson</t>
+          <t xml:space="preserve">Buffalo</t>
         </is>
       </c>
       <c r="D207" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mississippi</t>
+          <t xml:space="preserve">New York</t>
         </is>
       </c>
       <c r="E207" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F207" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G207" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H207" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I207" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J207" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">601 Beasley Rd</t>
+          <t xml:space="preserve">256 S Elmwood Ave</t>
         </is>
       </c>
       <c r="K207" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">39206</t>
+          <t xml:space="preserve">14201</t>
         </is>
       </c>
       <c r="L207" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M207" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">AI</t>
         </is>
       </c>
       <c r="N207" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6018428610</t>
+          <t xml:space="preserve">(716) 816-3888</t>
         </is>
       </c>
       <c r="O207" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3/1/2025</t>
+          <t xml:space="preserve">2/27/2026</t>
         </is>
       </c>
       <c r="P207" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Immediately</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Harrison Central HS</t>
+          <t xml:space="preserve">Indian River High School</t>
         </is>
       </c>
       <c r="B208" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">2nd Brigade</t>
         </is>
       </c>
       <c r="C208" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gulfport</t>
+          <t xml:space="preserve">Philadelphia</t>
         </is>
       </c>
       <c r="D208" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mississippi</t>
+          <t xml:space="preserve">New York</t>
         </is>
       </c>
       <c r="E208" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F208" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G208" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H208" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I208" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J208" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">15600 School Road</t>
+          <t xml:space="preserve">32925 US Route 11</t>
         </is>
       </c>
       <c r="K208" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">39503</t>
+          <t xml:space="preserve">13673</t>
         </is>
       </c>
       <c r="L208" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M208" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N208" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">205-705-9975</t>
+          <t xml:space="preserve">(315) 642-3427/3441</t>
         </is>
       </c>
       <c r="O208" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3/4/2025</t>
+          <t xml:space="preserve">5/12/2025</t>
         </is>
       </c>
       <c r="P208" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Principal/Superintendent is POC</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Holmes County Central</t>
+          <t xml:space="preserve">John Dewey HS</t>
         </is>
       </c>
       <c r="B209" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">2nd Brigade</t>
         </is>
       </c>
       <c r="C209" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lexington</t>
+          <t xml:space="preserve">Brooklyn</t>
         </is>
       </c>
       <c r="D209" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mississippi</t>
+          <t xml:space="preserve">New York</t>
         </is>
       </c>
       <c r="E209" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F209" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G209" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H209" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I209" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J209" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">9749 Brozville Road</t>
+          <t xml:space="preserve">50 Avenue X</t>
         </is>
       </c>
       <c r="K209" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">39095</t>
+          <t xml:space="preserve">11223</t>
         </is>
       </c>
       <c r="L209" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M209" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N209" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">662 834 2172</t>
+          <t xml:space="preserve">718-373-6400</t>
         </is>
       </c>
       <c r="O209" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6/20/2023</t>
+          <t xml:space="preserve">1/13/2023</t>
         </is>
       </c>
       <c r="P209" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Immediately</t>
+          <t xml:space="preserve">Available Now</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kemper County</t>
+          <t xml:space="preserve">LaSalle Institute</t>
         </is>
       </c>
       <c r="B210" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">2nd Brigade</t>
         </is>
       </c>
       <c r="C210" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">De Kalb</t>
+          <t xml:space="preserve">Troy</t>
         </is>
       </c>
       <c r="D210" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mississippi</t>
+          <t xml:space="preserve">New York</t>
         </is>
       </c>
       <c r="E210" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F210" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G210" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H210" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I210" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J210" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">200 Martin Luthe King Dr</t>
+          <t xml:space="preserve">174 Williams Road</t>
         </is>
       </c>
       <c r="K210" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">39328</t>
+          <t xml:space="preserve">12180</t>
         </is>
       </c>
       <c r="L210" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M210" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI/AI</t>
+          <t xml:space="preserve">AI</t>
         </is>
       </c>
       <c r="N210" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">601 743 5292</t>
+          <t xml:space="preserve">518-225-9632</t>
         </is>
       </c>
       <c r="O210" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">10/19/2023</t>
+          <t xml:space="preserve">9/29/2025</t>
         </is>
       </c>
       <c r="P210" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Immediately</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lanier</t>
+          <t xml:space="preserve">Monroe-Woodbury High School</t>
         </is>
       </c>
       <c r="B211" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">2nd Brigade</t>
         </is>
       </c>
       <c r="C211" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jackson</t>
+          <t xml:space="preserve">Central Valley</t>
         </is>
       </c>
       <c r="D211" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mississippi</t>
+          <t xml:space="preserve">New York</t>
         </is>
       </c>
       <c r="E211" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F211" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G211" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H211" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I211" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J211" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">833 W. Maple St</t>
+          <t xml:space="preserve">155 Dunderberg Road</t>
         </is>
       </c>
       <c r="K211" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">39206</t>
+          <t xml:space="preserve">10917</t>
         </is>
       </c>
       <c r="L211" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M211" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N211" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6018428610</t>
+          <t xml:space="preserve">(845) 460-7000 ext. 7001</t>
         </is>
       </c>
       <c r="O211" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3/1/2025</t>
+          <t xml:space="preserve">2/3/2026</t>
         </is>
       </c>
       <c r="P211" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Immediately</t>
+          <t xml:space="preserve">The POC is the school principal</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Laurel HS, 1 July 2026</t>
+          <t xml:space="preserve">Multicultural High School</t>
         </is>
       </c>
       <c r="B212" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">2nd Brigade</t>
         </is>
       </c>
       <c r="C212" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Laurel</t>
+          <t xml:space="preserve">Brooklyn, NY</t>
         </is>
       </c>
       <c r="D212" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mississippi</t>
+          <t xml:space="preserve">New York</t>
         </is>
       </c>
       <c r="E212" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F212" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G212" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H212" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I212" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J212" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1100 W. 12th Street</t>
+          <t xml:space="preserve">999 Jamaica Avenue</t>
         </is>
       </c>
       <c r="K212" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">39440</t>
+          <t xml:space="preserve">11208</t>
         </is>
       </c>
       <c r="L212" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M212" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N212" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">601-649-4145</t>
+          <t xml:space="preserve">718-827-2796</t>
         </is>
       </c>
       <c r="O212" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3/2/2026</t>
+          <t xml:space="preserve">10/19/2026</t>
         </is>
       </c>
       <c r="P212" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">The principal is the POC.</t>
+          <t xml:space="preserve">Principal is the POC</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lawrence County HS, 1 July 2026</t>
+          <t xml:space="preserve">Newtown High School</t>
         </is>
       </c>
       <c r="B213" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">2nd Brigade</t>
         </is>
       </c>
       <c r="C213" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monticello</t>
+          <t xml:space="preserve">Elmhurst (Queens)</t>
         </is>
       </c>
       <c r="D213" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mississippi</t>
+          <t xml:space="preserve">New York</t>
         </is>
       </c>
       <c r="E213" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JROTC (Cost Shared)</t>
+          <t xml:space="preserve">NDCC</t>
         </is>
       </c>
       <c r="F213" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G213" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H213" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I213" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J213" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">713 Thomas E. Jolly Drive</t>
+          <t xml:space="preserve">48-01 90th Street</t>
         </is>
       </c>
       <c r="K213" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">39654</t>
+          <t xml:space="preserve">11373</t>
         </is>
       </c>
       <c r="L213" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M213" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N213" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">601-587-4910</t>
+          <t xml:space="preserve">VPsoras@schools.nyc.gov</t>
         </is>
       </c>
       <c r="O213" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1/14/2026</t>
+          <t xml:space="preserve">10/19/2026</t>
         </is>
       </c>
       <c r="P213" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Principal is the POC</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Meridian HS</t>
+          <t xml:space="preserve">Pelham Lab HS</t>
         </is>
       </c>
       <c r="B214" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">2nd Brigade</t>
         </is>
       </c>
       <c r="C214" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Meridian</t>
+          <t xml:space="preserve">Bronx</t>
         </is>
       </c>
       <c r="D214" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mississippi</t>
+          <t xml:space="preserve">New York</t>
         </is>
       </c>
       <c r="E214" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F214" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G214" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H214" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I214" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J214" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2320 32 st</t>
+          <t xml:space="preserve">3000 East Tremont Ave</t>
         </is>
       </c>
       <c r="K214" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">39305</t>
+          <t xml:space="preserve">10461</t>
         </is>
       </c>
       <c r="L214" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M214" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N214" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">601 587-4910</t>
+          <t xml:space="preserve">718-904-5090</t>
         </is>
       </c>
       <c r="O214" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5/24/2024</t>
+          <t xml:space="preserve">7/13/2023</t>
         </is>
       </c>
       <c r="P214" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Immedaitely</t>
+          <t xml:space="preserve">New Program.....ask for the principal</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">North Panola HS, 1 July 2026</t>
+          <t xml:space="preserve">Port Chester High School</t>
         </is>
       </c>
       <c r="B215" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">2nd Brigade</t>
         </is>
       </c>
       <c r="C215" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sardis</t>
+          <t xml:space="preserve">Port Chester</t>
         </is>
       </c>
       <c r="D215" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mississippi</t>
+          <t xml:space="preserve">New York</t>
         </is>
       </c>
       <c r="E215" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JROTC (Cost Shared)</t>
+          <t xml:space="preserve">NDCC</t>
         </is>
       </c>
       <c r="F215" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G215" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H215" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I215" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J215" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">500 Hwy 51 North</t>
+          <t xml:space="preserve">1 Tamarack Road,</t>
         </is>
       </c>
       <c r="K215" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">38666</t>
+          <t xml:space="preserve">10573</t>
         </is>
       </c>
       <c r="L215" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M215" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N215" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">662-487-1070</t>
+          <t xml:space="preserve">(914) 934-7920</t>
         </is>
       </c>
       <c r="O215" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3/5/2026</t>
+          <t xml:space="preserve">8/25/2025</t>
         </is>
       </c>
       <c r="P215" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">The POC is the principal</t>
+          <t xml:space="preserve">POC is the Director of Guidance, K-12</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Quitman</t>
+          <t xml:space="preserve">Rochester Early College</t>
         </is>
       </c>
       <c r="B216" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">2nd Brigade</t>
         </is>
       </c>
       <c r="C216" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Quitman</t>
+          <t xml:space="preserve">Rochester</t>
         </is>
       </c>
       <c r="D216" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mississippi</t>
+          <t xml:space="preserve">New York</t>
         </is>
       </c>
       <c r="E216" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F216" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G216" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H216" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I216" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J216" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">210 South Jackson</t>
+          <t xml:space="preserve">85 Adams Street</t>
         </is>
       </c>
       <c r="K216" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">39355</t>
+          <t xml:space="preserve">14611</t>
         </is>
       </c>
       <c r="L216" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M216" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">SAI</t>
         </is>
       </c>
       <c r="N216" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">601 776 3341</t>
+          <t xml:space="preserve">315-523-5520</t>
         </is>
       </c>
       <c r="O216" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1/3/2022</t>
+          <t xml:space="preserve">9/29/2025</t>
         </is>
       </c>
       <c r="P216" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Immediately</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">South Pike</t>
+          <t xml:space="preserve">S.S. Seward Institute</t>
         </is>
       </c>
       <c r="B217" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">2nd Brigade</t>
         </is>
       </c>
       <c r="C217" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Magnolia</t>
+          <t xml:space="preserve">Florida</t>
         </is>
       </c>
       <c r="D217" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mississippi</t>
+          <t xml:space="preserve">New York</t>
         </is>
       </c>
       <c r="E217" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F217" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G217" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H217" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I217" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J217" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">205 West Myrtle</t>
+          <t xml:space="preserve">53 North Main Street</t>
         </is>
       </c>
       <c r="K217" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">39652</t>
+          <t xml:space="preserve">10921</t>
         </is>
       </c>
       <c r="L217" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M217" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N217" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">601 783-2312</t>
+          <t xml:space="preserve">(845) 651-3095 ext. 30132</t>
         </is>
       </c>
       <c r="O217" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5/24/2024</t>
+          <t xml:space="preserve">5/12/2025</t>
         </is>
       </c>
       <c r="P217" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Immediately</t>
+          <t xml:space="preserve">Principal is POC</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">West Harrison HS, 1 July 2025</t>
+          <t xml:space="preserve">Thomas A Edison Career and Tech HS</t>
         </is>
       </c>
       <c r="B218" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">2nd Brigade</t>
         </is>
       </c>
       <c r="C218" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gulfport</t>
+          <t xml:space="preserve">JAMAICA</t>
         </is>
       </c>
       <c r="D218" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mississippi</t>
+          <t xml:space="preserve">New York</t>
         </is>
       </c>
       <c r="E218" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F218" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G218" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H218" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I218" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J218" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">10399 County Farm Road</t>
+          <t xml:space="preserve">165 65 84TH AVE</t>
         </is>
       </c>
       <c r="K218" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">39503</t>
+          <t xml:space="preserve">11432</t>
         </is>
       </c>
       <c r="L218" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M218" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI/Administrator</t>
+          <t xml:space="preserve">AI</t>
         </is>
       </c>
       <c r="N218" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">228-539-8900</t>
+          <t xml:space="preserve">(347) 680-9960 / 718-297-6580 x 4333</t>
         </is>
       </c>
       <c r="O218" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2/6/2025</t>
+          <t xml:space="preserve">9/9/2026</t>
         </is>
       </c>
       <c r="P218" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">West Point</t>
+          <t xml:space="preserve">EAST FORSYTH HIGH SCHOOL</t>
         </is>
       </c>
       <c r="B219" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C219" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Westpoint</t>
+          <t xml:space="preserve">KERNERSVILLE</t>
         </is>
       </c>
       <c r="D219" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mississippi</t>
+          <t xml:space="preserve">North Carolina</t>
         </is>
       </c>
       <c r="E219" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F219" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G219" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H219" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I219" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J219" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">P.O Box 616</t>
+          <t xml:space="preserve">2500 W MOUNTAIN STREET</t>
         </is>
       </c>
       <c r="K219" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">39773</t>
+          <t xml:space="preserve">27284</t>
         </is>
       </c>
       <c r="L219" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M219" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI/Administrator</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N219" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">662 494-5605</t>
+          <t xml:space="preserve">336.703.4117 OR 336.703.6735 (SAI)</t>
         </is>
       </c>
       <c r="O219" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">10/19/2023</t>
+          <t xml:space="preserve">10/5/2026</t>
         </is>
       </c>
       <c r="P219" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Immediately</t>
+          <t xml:space="preserve">AI POS AVAIL 2 JAN 2027</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Yazoo City HS</t>
+          <t xml:space="preserve">EAST ROWAN HIGH SCHOOL</t>
         </is>
       </c>
       <c r="B220" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C220" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Yazoo City</t>
+          <t xml:space="preserve">SALISBURY</t>
         </is>
       </c>
       <c r="D220" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mississippi</t>
+          <t xml:space="preserve">North Carolina</t>
         </is>
       </c>
       <c r="E220" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F220" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G220" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H220" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I220" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J220" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1825 Martin Luthr King Dr</t>
+          <t xml:space="preserve">175 ST LUKES CHURCH RD</t>
         </is>
       </c>
       <c r="K220" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">39194</t>
+          <t xml:space="preserve">28146</t>
         </is>
       </c>
       <c r="L220" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M220" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N220" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">662 746 2125</t>
+          <t xml:space="preserve">704.630.6095 AND 704.279.5232</t>
         </is>
       </c>
       <c r="O220" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3/29/2023</t>
+          <t xml:space="preserve">6/14/2026</t>
         </is>
       </c>
       <c r="P220" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Immediately, the principal is the POC</t>
+          <t xml:space="preserve">SAI POS Available</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Yazoo County HS</t>
+          <t xml:space="preserve">GOLDSBORO HIGH SCHOOL</t>
         </is>
       </c>
       <c r="B221" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C221" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Yazoo</t>
+          <t xml:space="preserve">GOLDSBORO</t>
         </is>
       </c>
       <c r="D221" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mississippi</t>
+          <t xml:space="preserve">North Carolina</t>
         </is>
       </c>
       <c r="E221" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F221" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G221" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H221" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I221" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J221" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6789 Highway 49 Frontage Rd</t>
+          <t xml:space="preserve">901 E BEECH STREET</t>
         </is>
       </c>
       <c r="K221" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">39194</t>
+          <t xml:space="preserve">27530</t>
         </is>
       </c>
       <c r="L221" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M221" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N221" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">601 906 5484</t>
+          <t xml:space="preserve">(919) 731- 5930 Ext 8706 and Ext 2702</t>
         </is>
       </c>
       <c r="O221" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2/23/2024</t>
+          <t xml:space="preserve">8/27/2025</t>
         </is>
       </c>
       <c r="P221" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Immedaitely</t>
+          <t xml:space="preserve">SAI POS Available</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Benton High School</t>
+          <t xml:space="preserve">HEIDI TRASK SENIOR HIGH SCHOOL</t>
         </is>
       </c>
       <c r="B222" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3rd Brigade</t>
+          <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C222" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Saint Joseph</t>
+          <t xml:space="preserve">ROCKY POINT</t>
         </is>
       </c>
       <c r="D222" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Missouri</t>
+          <t xml:space="preserve">North Carolina</t>
         </is>
       </c>
       <c r="E222" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F222" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G222" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H222" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I222" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J222" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5655 S. 4th Street</t>
+          <t xml:space="preserve">14328 NC HWY 210</t>
         </is>
       </c>
       <c r="K222" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">64504</t>
+          <t xml:space="preserve">28457</t>
         </is>
       </c>
       <c r="L222" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M222" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N222" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">816-671-4360</t>
+          <t xml:space="preserve">910.602.6810</t>
         </is>
       </c>
       <c r="O222" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1/2/2026</t>
+          <t xml:space="preserve">12/3/2025</t>
         </is>
       </c>
       <c r="P222" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contact Ms. Hogan</t>
+          <t xml:space="preserve">SAI POS Available (ITH PENDING)</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Central High School</t>
+          <t xml:space="preserve">HERTFORD COUNTY HIGHSCHOOL</t>
         </is>
       </c>
       <c r="B223" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3rd Brigade</t>
+          <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C223" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Saint Joseph</t>
+          <t xml:space="preserve">AHOSKIE</t>
         </is>
       </c>
       <c r="D223" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Missouri</t>
+          <t xml:space="preserve">North Carolina</t>
         </is>
       </c>
       <c r="E223" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F223" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G223" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H223" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I223" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J223" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2602 Edmond Street</t>
+          <t xml:space="preserve">1500 W FIRST STREET</t>
         </is>
       </c>
       <c r="K223" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">64501</t>
+          <t xml:space="preserve">27910</t>
         </is>
       </c>
       <c r="L223" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M223" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N223" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">816-671-4360</t>
+          <t xml:space="preserve">(252) 358-8485</t>
         </is>
       </c>
       <c r="O223" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3/2/2026</t>
+          <t xml:space="preserve">7/1/2026</t>
         </is>
       </c>
       <c r="P223" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Please contact the SAI LTC David Jones of the Executive Assistant Ms. Hogan for further details.</t>
+          <t xml:space="preserve">SAI POS AVAIL // AI POS AVAIL (ITH PENDING)</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fredericktown HS</t>
+          <t xml:space="preserve">LAKEWOOD HIGH SCHOOL</t>
         </is>
       </c>
       <c r="B224" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3rd Brigade</t>
+          <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C224" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fredericktown</t>
+          <t xml:space="preserve">SALEMBURG</t>
         </is>
       </c>
       <c r="D224" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Missouri</t>
+          <t xml:space="preserve">North Carolina</t>
         </is>
       </c>
       <c r="E224" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F224" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G224" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H224" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I224" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J224" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">805 East Highway 72</t>
+          <t xml:space="preserve">245 LAKEWOOD SCHOOL ROAD</t>
         </is>
       </c>
       <c r="K224" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">63645</t>
+          <t xml:space="preserve">28385</t>
         </is>
       </c>
       <c r="L224" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M224" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N224" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cell: 314-960-6080</t>
+          <t xml:space="preserve">910.525.5171</t>
         </is>
       </c>
       <c r="O224" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1/2/2026</t>
+          <t xml:space="preserve">7/21/2026</t>
         </is>
       </c>
       <c r="P224" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">POC is LTC John Francis / Position open after 30 JUN 25</t>
+          <t xml:space="preserve">AI POSITION AVAILABLE (ITH PENDING)</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jennings High School</t>
+          <t xml:space="preserve">MARTIN COUNTY HIGH SCHOOL</t>
         </is>
       </c>
       <c r="B225" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3rd Brigade</t>
+          <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C225" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">St. Luois</t>
+          <t xml:space="preserve">WILLIAMSTON</t>
         </is>
       </c>
       <c r="D225" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Missouri</t>
+          <t xml:space="preserve">North Carolina</t>
         </is>
       </c>
       <c r="E225" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F225" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G225" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H225" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I225" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J225" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8850 Cozens Ave</t>
+          <t xml:space="preserve">407 EAST BLVD</t>
         </is>
       </c>
       <c r="K225" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">63136</t>
+          <t xml:space="preserve">27892</t>
         </is>
       </c>
       <c r="L225" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M225" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N225" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">314-653-8100 or 314-653-8132</t>
+          <t xml:space="preserve">252.792.1575</t>
         </is>
       </c>
       <c r="O225" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1/2/2026</t>
+          <t xml:space="preserve">3/11/2026</t>
         </is>
       </c>
       <c r="P225" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">AI POSITION AVAILABLE</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Logan - Rogersville HS</t>
+          <t xml:space="preserve">NORTH GASTON HIGH SCHOOL</t>
         </is>
       </c>
       <c r="B226" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3rd Brigade</t>
+          <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C226" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rogersville</t>
+          <t xml:space="preserve">DALLAS</t>
         </is>
       </c>
       <c r="D226" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Missouri</t>
+          <t xml:space="preserve">North Carolina</t>
         </is>
       </c>
       <c r="E226" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F226" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G226" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H226" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I226" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J226" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">300 North Missouri Boulevard</t>
+          <t xml:space="preserve">1133 RATCHFORD RD</t>
         </is>
       </c>
       <c r="K226" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">65742</t>
+          <t xml:space="preserve">28034</t>
         </is>
       </c>
       <c r="L226" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M226" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI/AI</t>
+          <t xml:space="preserve">SAI/Administrator</t>
         </is>
       </c>
       <c r="N226" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">POC is Ms. Jodi Beck at 417-753-2891 x. 3030.</t>
+          <t xml:space="preserve">704.922.5285</t>
         </is>
       </c>
       <c r="O226" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1/5/2026</t>
+          <t xml:space="preserve">11/13/2025</t>
         </is>
       </c>
       <c r="P226" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Immediate - New JROTC program which is opening in Fall of 2026</t>
+          <t xml:space="preserve">SAI POSITION AVAILABLE (ITH PENDING)</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">McCluer Senior High School</t>
+          <t xml:space="preserve">NORTH PITT HIGH SCHOOL</t>
         </is>
       </c>
       <c r="B227" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3rd Brigade</t>
+          <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C227" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Florrisant</t>
+          <t xml:space="preserve">NORTH BETHEL</t>
         </is>
       </c>
       <c r="D227" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Missouri</t>
+          <t xml:space="preserve">North Carolina</t>
         </is>
       </c>
       <c r="E227" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F227" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G227" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H227" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I227" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J227" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1896 South New Florissant Road</t>
+          <t xml:space="preserve">5859 NC 11</t>
         </is>
       </c>
       <c r="K227" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">63031</t>
+          <t xml:space="preserve">27812</t>
         </is>
       </c>
       <c r="L227" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M227" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N227" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">314-506-9451</t>
+          <t xml:space="preserve">252.825.0054 Ext 6903</t>
         </is>
       </c>
       <c r="O227" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1/2/2026</t>
+          <t xml:space="preserve">4/7/2026</t>
         </is>
       </c>
       <c r="P227" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">POC at program is LTC Darrell Gray / Position available after 30 JUN 2025</t>
+          <t xml:space="preserve">SAI POS AVAILABLE 1 JULY 2026</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Moberly HS</t>
+          <t xml:space="preserve">NORTH ROWAN HIGH SCHOOL</t>
         </is>
       </c>
       <c r="B228" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3rd Brigade</t>
+          <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C228" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Moberly</t>
+          <t xml:space="preserve">SPENCER</t>
         </is>
       </c>
       <c r="D228" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Missouri</t>
+          <t xml:space="preserve">North Carolina</t>
         </is>
       </c>
       <c r="E228" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F228" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G228" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H228" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I228" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J228" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1625 Gratz Brown Road</t>
+          <t xml:space="preserve">300 N WHITEHEAD AVE</t>
         </is>
       </c>
       <c r="K228" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">65270</t>
+          <t xml:space="preserve">28159</t>
         </is>
       </c>
       <c r="L228" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M228" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N228" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">660-269-2660</t>
+          <t xml:space="preserve">404.636.4420</t>
         </is>
       </c>
       <c r="O228" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1/2/2026</t>
+          <t xml:space="preserve">9/5/2025</t>
         </is>
       </c>
       <c r="P228" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">POC is 1SG Jeffery Parks</t>
+          <t xml:space="preserve">SAI POS AVAILABLE</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Nixa High School</t>
+          <t xml:space="preserve">Northwest Halifax HS</t>
         </is>
       </c>
       <c r="B229" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3rd Brigade</t>
+          <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C229" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Nixa</t>
+          <t xml:space="preserve">Littleton</t>
         </is>
       </c>
       <c r="D229" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Missouri</t>
+          <t xml:space="preserve">North Carolina</t>
         </is>
       </c>
       <c r="E229" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JROTC (Cost Shared)</t>
+          <t xml:space="preserve">NDCC</t>
         </is>
       </c>
       <c r="F229" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G229" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H229" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I229" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J229" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">514 South Nicholas Road</t>
+          <t xml:space="preserve">8492 NC -48</t>
         </is>
       </c>
       <c r="K229" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">65714</t>
+          <t xml:space="preserve">27850</t>
         </is>
       </c>
       <c r="L229" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M229" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N229" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">417-724-3560</t>
+          <t xml:space="preserve">252.586.4125</t>
         </is>
       </c>
       <c r="O229" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4/22/2026</t>
+          <t xml:space="preserve">12/8/2020</t>
         </is>
       </c>
       <c r="P229" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Current SAI departing 30 JUN. Please contact AI, SFC Hodapp at 417-724-3560 for assistance.</t>
+          <t xml:space="preserve">SAI POS AVAILABLE</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Northeast High School</t>
+          <t xml:space="preserve">PARKLAND HIGH SCHOOL</t>
         </is>
       </c>
       <c r="B230" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3rd Brigade</t>
+          <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C230" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kansas City</t>
+          <t xml:space="preserve">WINSTON SALEM</t>
         </is>
       </c>
       <c r="D230" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Missouri</t>
+          <t xml:space="preserve">North Carolina</t>
         </is>
       </c>
       <c r="E230" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F230" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Filled</t>
+          <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G230" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H230" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I230" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J230" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">415 Van Brunt</t>
+          <t xml:space="preserve">1600 BREWER ROAD</t>
         </is>
       </c>
       <c r="K230" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">64124</t>
+          <t xml:space="preserve">27127</t>
         </is>
       </c>
       <c r="L230" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M230" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N230" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">816-418-7517 or 7700</t>
+          <t xml:space="preserve">704.640.9123</t>
         </is>
       </c>
       <c r="O230" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2/24/2022</t>
+          <t xml:space="preserve">8/11/2026</t>
         </is>
       </c>
       <c r="P230" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">SAI POSITION AVAILABLE 1 JULY 2027</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Raytown High Schools</t>
+          <t xml:space="preserve">R J REYNOLDS HIGH SCHOOL</t>
         </is>
       </c>
       <c r="B231" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3rd Brigade</t>
+          <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C231" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Raytown</t>
+          <t xml:space="preserve">WINSTON SALEM</t>
         </is>
       </c>
       <c r="D231" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Missouri</t>
+          <t xml:space="preserve">North Carolina</t>
         </is>
       </c>
       <c r="E231" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F231" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G231" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H231" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I231" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J231" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6019 Blue Ridge Boulevard</t>
+          <t xml:space="preserve">301 N HAWTHORNE RD</t>
         </is>
       </c>
       <c r="K231" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">64133</t>
+          <t xml:space="preserve">27104</t>
         </is>
       </c>
       <c r="L231" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M231" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N231" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(816) 268-7326</t>
+          <t xml:space="preserve">336.703.4117 OR 336.703.4145</t>
         </is>
       </c>
       <c r="O231" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/14/2026</t>
+          <t xml:space="preserve">4/24/2026</t>
         </is>
       </c>
       <c r="P231" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Please contact Dr. Andrew McCarthy for further details</t>
+          <t xml:space="preserve">AI POSITION AVAILABLE</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Raytown High Schools</t>
+          <t xml:space="preserve">RICHMOND SENIOR HIGH SCHOOL</t>
         </is>
       </c>
       <c r="B232" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3rd Brigade</t>
+          <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C232" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Raytown</t>
+          <t xml:space="preserve">ROCKINGHAM</t>
         </is>
       </c>
       <c r="D232" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Missouri</t>
+          <t xml:space="preserve">North Carolina</t>
         </is>
       </c>
       <c r="E232" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F232" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G232" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H232" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I232" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J232" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6019 Blue Ridge Boulevard</t>
+          <t xml:space="preserve">838 N HWY 1</t>
         </is>
       </c>
       <c r="K232" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">64133</t>
+          <t xml:space="preserve">28379</t>
         </is>
       </c>
       <c r="L232" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M232" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N232" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(816) 268-7326</t>
+          <t xml:space="preserve">910.997.9812</t>
         </is>
       </c>
       <c r="O232" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/14/2026</t>
+          <t xml:space="preserve">6/26/2026</t>
         </is>
       </c>
       <c r="P232" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Please contact Dr. Andrew McCarthy for further details</t>
+          <t xml:space="preserve">ADDTIONAL AI POSITION AVAILABLE (ITH PENDING)</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ritenour High School</t>
+          <t xml:space="preserve">ROBERT B GLENN HIGH SCHOOL</t>
         </is>
       </c>
       <c r="B233" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3rd Brigade</t>
+          <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C233" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">St Louis</t>
+          <t xml:space="preserve">KERNERSVILLE</t>
         </is>
       </c>
       <c r="D233" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Missouri</t>
+          <t xml:space="preserve">North Carolina</t>
         </is>
       </c>
       <c r="E233" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F233" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G233" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H233" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I233" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J233" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">9100 Charles Rock Road</t>
+          <t xml:space="preserve">1600 UNION CROSS ROAD</t>
         </is>
       </c>
       <c r="K233" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">63114</t>
+          <t xml:space="preserve">27284</t>
         </is>
       </c>
       <c r="L233" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M233" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N233" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">314-493-6105</t>
+          <t xml:space="preserve">704.640.9123</t>
         </is>
       </c>
       <c r="O233" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1/2/2026</t>
+          <t xml:space="preserve">4/7/2026</t>
         </is>
       </c>
       <c r="P233" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">immediate opening</t>
+          <t xml:space="preserve">SAI POS AVAILABLE</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Savannah High School</t>
+          <t xml:space="preserve">SOUTH COLUMBUS HIGH SCHOOL</t>
         </is>
       </c>
       <c r="B234" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3rd Brigade</t>
+          <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C234" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Savannah</t>
+          <t xml:space="preserve">TABOR CITY</t>
         </is>
       </c>
       <c r="D234" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Missouri</t>
+          <t xml:space="preserve">North Carolina</t>
         </is>
       </c>
       <c r="E234" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F234" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G234" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H234" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I234" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J234" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">701 State Route E</t>
+          <t xml:space="preserve">40 STALLION DRIVE</t>
         </is>
       </c>
       <c r="K234" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">64485</t>
+          <t xml:space="preserve">28463</t>
         </is>
       </c>
       <c r="L234" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M234" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N234" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">816-324-3128</t>
+          <t xml:space="preserve">(910) 653-4073</t>
         </is>
       </c>
       <c r="O234" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1/2/2026</t>
+          <t xml:space="preserve">7/14/2026</t>
         </is>
       </c>
       <c r="P234" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Immediate openings</t>
+          <t xml:space="preserve">SAI POS AVAILABLE (ITH PENDING)</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Southeast High School</t>
+          <t xml:space="preserve">South Granville High School</t>
         </is>
       </c>
       <c r="B235" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3rd Brigade</t>
+          <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C235" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kansas City</t>
+          <t xml:space="preserve">Creedmoor</t>
         </is>
       </c>
       <c r="D235" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Missouri</t>
+          <t xml:space="preserve">North Carolina</t>
         </is>
       </c>
       <c r="E235" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F235" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G235" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H235" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I235" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J235" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3500 East Meyer Boulevard</t>
+          <t xml:space="preserve">701 N Crescent Drive</t>
         </is>
       </c>
       <c r="K235" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">64132</t>
+          <t xml:space="preserve">27522</t>
         </is>
       </c>
       <c r="L235" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M235" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N235" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">913-271-9404</t>
+          <t xml:space="preserve">919.528.5533</t>
         </is>
       </c>
       <c r="O235" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/14/2026</t>
+          <t xml:space="preserve">7/1/2025</t>
         </is>
       </c>
       <c r="P235" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">For more details, please contact the SAI, CPT Holt</t>
+          <t xml:space="preserve">SAI POS Available (ITH PENDING)</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Troy Buchanan High School</t>
+          <t xml:space="preserve">SOUTHEAST COLLEGIATE PREP ACADEMY</t>
         </is>
       </c>
       <c r="B236" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3rd Brigade</t>
+          <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C236" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Troy</t>
+          <t xml:space="preserve">Halifax</t>
         </is>
       </c>
       <c r="D236" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Missouri</t>
+          <t xml:space="preserve">North Carolina</t>
         </is>
       </c>
       <c r="E236" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F236" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G236" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H236" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I236" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J236" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1190 Old Cap-Au-Gris Road</t>
+          <t xml:space="preserve">16683 HWY 125E</t>
         </is>
       </c>
       <c r="K236" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">63379</t>
+          <t xml:space="preserve">27839</t>
         </is>
       </c>
       <c r="L236" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M236" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N236" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">636-462-5148</t>
+          <t xml:space="preserve">252.445.2025 OR 2027</t>
         </is>
       </c>
       <c r="O236" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1/2/2026</t>
+          <t xml:space="preserve">4/23/2026</t>
         </is>
       </c>
       <c r="P236" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">SAI &amp; AI POSITION AVAILABLE</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Truman High School</t>
+          <t xml:space="preserve">SOUTHWESTERN RANDOLPH HIGH SCHOOL</t>
         </is>
       </c>
       <c r="B237" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3rd Brigade</t>
+          <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C237" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Independence</t>
+          <t xml:space="preserve">ASHEBORO</t>
         </is>
       </c>
       <c r="D237" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Missouri</t>
+          <t xml:space="preserve">North Carolina</t>
         </is>
       </c>
       <c r="E237" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F237" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G237" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H237" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I237" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J237" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3301 South Nolan Rd</t>
+          <t xml:space="preserve">1641 HOPEWELL FRIENDS ROAD</t>
         </is>
       </c>
       <c r="K237" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">64050</t>
+          <t xml:space="preserve">27205</t>
         </is>
       </c>
       <c r="L237" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M237" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI</t>
+          <t xml:space="preserve">SAI/Administrator</t>
         </is>
       </c>
       <c r="N237" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">816-521-2710</t>
+          <t xml:space="preserve">336.628.8324 ext 57322</t>
         </is>
       </c>
       <c r="O237" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1/2/2026</t>
+          <t xml:space="preserve">10/20/2026</t>
         </is>
       </c>
       <c r="P237" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">immediate opening</t>
+          <t xml:space="preserve">AI POS AVAIL 18 JANUARY 2027</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Van horn High School</t>
+          <t xml:space="preserve">Washington County High School</t>
         </is>
       </c>
       <c r="B238" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3rd Brigade</t>
+          <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C238" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Independence</t>
+          <t xml:space="preserve">Plymouth</t>
         </is>
       </c>
       <c r="D238" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Missouri</t>
+          <t xml:space="preserve">North Carolina</t>
         </is>
       </c>
       <c r="E238" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F238" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G238" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H238" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I238" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J238" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1109 South Arlington Ave</t>
+          <t xml:space="preserve">800 E Main Street</t>
         </is>
       </c>
       <c r="K238" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">64053</t>
+          <t xml:space="preserve">27962</t>
         </is>
       </c>
       <c r="L238" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M238" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI</t>
+          <t xml:space="preserve">AI</t>
         </is>
       </c>
       <c r="N238" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">816-521-5360</t>
+          <t xml:space="preserve">(252) 793-5880</t>
         </is>
       </c>
       <c r="O238" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1/2/2026</t>
+          <t xml:space="preserve">1/24/2022</t>
         </is>
       </c>
       <c r="P238" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">immediate opening</t>
+          <t xml:space="preserve">SAI POS Available</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Vashon High School</t>
+          <t xml:space="preserve">West Columbus High School</t>
         </is>
       </c>
       <c r="B239" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3rd Brigade</t>
+          <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C239" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">St. Louis</t>
+          <t xml:space="preserve">CERRO GORDO</t>
         </is>
       </c>
       <c r="D239" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Missouri</t>
+          <t xml:space="preserve">North Carolina</t>
         </is>
       </c>
       <c r="E239" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F239" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G239" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H239" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I239" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J239" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3035 Cass Ave</t>
+          <t xml:space="preserve">7924 ANDREW JACKSON HWY SW</t>
         </is>
       </c>
       <c r="K239" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">63106</t>
+          <t xml:space="preserve">28430</t>
         </is>
       </c>
       <c r="L239" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M239" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI/AI</t>
+          <t xml:space="preserve">SAI/Administrator</t>
         </is>
       </c>
       <c r="N239" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">314-533-9487</t>
+          <t xml:space="preserve">910.641.2112 OR 910.654.6111</t>
         </is>
       </c>
       <c r="O239" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1/2/2026</t>
+          <t xml:space="preserve">2/23/2026</t>
         </is>
       </c>
       <c r="P239" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">AI POS AVAILABLE (ITH PENDING)</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Webb City HS</t>
+          <t xml:space="preserve">WEST JOHNSTON HIGH SCHOOL</t>
         </is>
       </c>
       <c r="B240" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3rd Brigade</t>
+          <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C240" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Webb CIty</t>
+          <t xml:space="preserve">BENSON</t>
         </is>
       </c>
       <c r="D240" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Missouri</t>
+          <t xml:space="preserve">North Carolina</t>
         </is>
       </c>
       <c r="E240" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F240" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G240" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H240" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I240" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J240" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">621 North Madison</t>
+          <t xml:space="preserve">5935 RALEIGH ROAD</t>
         </is>
       </c>
       <c r="K240" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">64870</t>
+          <t xml:space="preserve">27504</t>
         </is>
       </c>
       <c r="L240" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M240" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N240" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">417-673-3250</t>
+          <t xml:space="preserve">919.934.7333 EXT 5900</t>
         </is>
       </c>
       <c r="O240" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1/2/2026</t>
+          <t xml:space="preserve">1/16/2026</t>
         </is>
       </c>
       <c r="P240" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Position available 30 JUN 26. POC at program is LTC Elder</t>
+          <t xml:space="preserve">AI POS AVAILABLE (ITH PENDING)</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lodge Grass High School</t>
+          <t xml:space="preserve">WEST ROWAN HIGH SCHOOL</t>
         </is>
       </c>
       <c r="B241" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8th Brigade</t>
+          <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C241" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lodge Grass</t>
+          <t xml:space="preserve">MOUNT ULLA</t>
         </is>
       </c>
       <c r="D241" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Montana</t>
+          <t xml:space="preserve">North Carolina</t>
         </is>
       </c>
       <c r="E241" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F241" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G241" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H241" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I241" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J241" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">124 N. George St.</t>
+          <t xml:space="preserve">8050 NC HIGHWAY 801</t>
         </is>
       </c>
       <c r="K241" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">59050</t>
+          <t xml:space="preserve">28125</t>
         </is>
       </c>
       <c r="L241" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M241" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">SAI/Administrator</t>
         </is>
       </c>
       <c r="N241" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(406) 639-2703/2702</t>
+          <t xml:space="preserve">704.630.6084 and/or 704.278.9233 ext 133</t>
         </is>
       </c>
       <c r="O241" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/9/2020</t>
+          <t xml:space="preserve">7/2/2025</t>
         </is>
       </c>
       <c r="P241" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI position available now, SAI position available 5 April 2024</t>
+          <t xml:space="preserve">AI Position Available</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Omaha North HS</t>
+          <t xml:space="preserve">Dr. Rita Hocog Inos Jr./Sr. High School</t>
         </is>
       </c>
       <c r="B242" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3rd Brigade</t>
+          <t xml:space="preserve">8th Brigade</t>
         </is>
       </c>
       <c r="C242" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Omaha</t>
+          <t xml:space="preserve">Rota</t>
         </is>
       </c>
       <c r="D242" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Nebraska</t>
+          <t xml:space="preserve">Northern Mariana Islands</t>
         </is>
       </c>
       <c r="E242" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F242" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G242" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H242" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I242" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J242" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4410 North 36th Street</t>
+          <t xml:space="preserve">SongSong Village</t>
         </is>
       </c>
       <c r="K242" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">68111</t>
+          <t xml:space="preserve">96951</t>
         </is>
       </c>
       <c r="L242" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M242" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N242" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">531-299-9254</t>
+          <t xml:space="preserve">(670) 237-3013</t>
         </is>
       </c>
       <c r="O242" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1/2/2026</t>
+          <t xml:space="preserve">12/18/2019</t>
         </is>
       </c>
       <c r="P242" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">POC is CPT Cody West</t>
+          <t xml:space="preserve">Available now</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Omaha North HS</t>
+          <t xml:space="preserve">Kagman High School</t>
         </is>
       </c>
       <c r="B243" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3rd Brigade</t>
+          <t xml:space="preserve">8th Brigade</t>
         </is>
       </c>
       <c r="C243" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Omaha</t>
+          <t xml:space="preserve">Saipan</t>
         </is>
       </c>
       <c r="D243" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Nebraska</t>
+          <t xml:space="preserve">Northern Mariana Islands</t>
         </is>
       </c>
       <c r="E243" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F243" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G243" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H243" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I243" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J243" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4410 North 36th Street</t>
+          <t xml:space="preserve">Half Flower St</t>
         </is>
       </c>
       <c r="K243" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">68111</t>
+          <t xml:space="preserve">96950</t>
         </is>
       </c>
       <c r="L243" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M243" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI</t>
+          <t xml:space="preserve">SAI/Administrator</t>
         </is>
       </c>
       <c r="N243" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">531-299-9254</t>
+          <t xml:space="preserve">(670) 322-6760</t>
         </is>
       </c>
       <c r="O243" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1/2/2026</t>
+          <t xml:space="preserve">9/2/2026</t>
         </is>
       </c>
       <c r="P243" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">POC is CPT Cody West</t>
+          <t xml:space="preserve">AI Position available now.</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Omaha Northwest HS</t>
+          <t xml:space="preserve">Bethel Tate</t>
         </is>
       </c>
       <c r="B244" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3rd Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C244" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Omaha</t>
+          <t xml:space="preserve">Bethel Tate</t>
         </is>
       </c>
       <c r="D244" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Nebraska</t>
+          <t xml:space="preserve">Ohio</t>
         </is>
       </c>
       <c r="E244" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F244" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G244" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H244" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I244" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J244" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8204 North Crown Point Avenue</t>
+          <t xml:space="preserve">3420 State Route 125</t>
         </is>
       </c>
       <c r="K244" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">68134</t>
+          <t xml:space="preserve">45106</t>
         </is>
       </c>
       <c r="L244" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M244" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N244" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">531-299-9254</t>
+          <t xml:space="preserve">(513) 734-2271</t>
         </is>
       </c>
       <c r="O244" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1/2/2026</t>
+          <t xml:space="preserve">4/2/2026</t>
         </is>
       </c>
       <c r="P244" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">POC is CPT Cody West</t>
+          <t xml:space="preserve">SAI and AI position available immediately.</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cheyenne</t>
+          <t xml:space="preserve">Bishop Fenwick</t>
         </is>
       </c>
       <c r="B245" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8th Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C245" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">North Las Vegas</t>
+          <t xml:space="preserve">Franklin</t>
         </is>
       </c>
       <c r="D245" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Nevada</t>
+          <t xml:space="preserve">Ohio</t>
         </is>
       </c>
       <c r="E245" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F245" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G245" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H245" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I245" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J245" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3200 W Alexander Rd</t>
+          <t xml:space="preserve">4855 Ohio 122</t>
         </is>
       </c>
       <c r="K245" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">89032</t>
+          <t xml:space="preserve">45005</t>
         </is>
       </c>
       <c r="L245" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M245" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI/Administrator</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N245" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">702-799-4830 ext 3599</t>
+          <t xml:space="preserve">(513) 420-0723</t>
         </is>
       </c>
       <c r="O245" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">9/9/2024</t>
+          <t xml:space="preserve">4/2/2026</t>
         </is>
       </c>
       <c r="P245" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI positions available</t>
+          <t xml:space="preserve">SAI and AI positions available immediately.</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fall Mountain HS</t>
+          <t xml:space="preserve">Charles F. Brush</t>
         </is>
       </c>
       <c r="B246" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2nd Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C246" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Langdon</t>
+          <t xml:space="preserve">Cleveland</t>
         </is>
       </c>
       <c r="D246" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">New Hampshire</t>
+          <t xml:space="preserve">Ohio</t>
         </is>
       </c>
       <c r="E246" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F246" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G246" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H246" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I246" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J246" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">134 FMRHD RD</t>
+          <t xml:space="preserve">4875 Glenlyn</t>
         </is>
       </c>
       <c r="K246" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3602</t>
+          <t xml:space="preserve">44124</t>
         </is>
       </c>
       <c r="L246" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M246" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N246" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">508-826-2800</t>
+          <t xml:space="preserve">(216) 691-2068</t>
         </is>
       </c>
       <c r="O246" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8/5/2026</t>
+          <t xml:space="preserve">4/2/2026</t>
         </is>
       </c>
       <c r="P246" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">SAI and AI positions available immediately.</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belleville HS</t>
+          <t xml:space="preserve">Dayton Early College Academy</t>
         </is>
       </c>
       <c r="B247" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2nd Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C247" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belleville</t>
+          <t xml:space="preserve">Dayton</t>
         </is>
       </c>
       <c r="D247" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">New Jersey</t>
+          <t xml:space="preserve">Ohio</t>
         </is>
       </c>
       <c r="E247" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F247" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G247" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H247" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I247" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J247" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">100 PASSAIC AVENUE</t>
+          <t xml:space="preserve">300 College Park</t>
         </is>
       </c>
       <c r="K247" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7109</t>
+          <t xml:space="preserve">45469</t>
         </is>
       </c>
       <c r="L247" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M247" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N247" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(973) 450-3500 X 1601</t>
+          <t xml:space="preserve">(937) 229-5780</t>
         </is>
       </c>
       <c r="O247" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5/18/2024</t>
+          <t xml:space="preserve">4/2/2026</t>
         </is>
       </c>
       <c r="P247" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">SAI and AI positions available immediately.</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Burlington City HS</t>
+          <t xml:space="preserve">Elyria</t>
         </is>
       </c>
       <c r="B248" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2nd Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C248" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Burlington</t>
+          <t xml:space="preserve">Elyria</t>
         </is>
       </c>
       <c r="D248" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">New Jersey</t>
+          <t xml:space="preserve">Ohio</t>
         </is>
       </c>
       <c r="E248" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F248" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G248" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H248" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I248" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J248" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">100 Devil Way</t>
+          <t xml:space="preserve">601 Middle Avenue</t>
         </is>
       </c>
       <c r="K248" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8016</t>
+          <t xml:space="preserve">44035</t>
         </is>
       </c>
       <c r="L248" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">NCO</t>
         </is>
       </c>
       <c r="M248" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">AI</t>
         </is>
       </c>
       <c r="N248" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">727-893-2780</t>
+          <t xml:space="preserve">440-284-8300</t>
         </is>
       </c>
       <c r="O248" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">9/27/2023</t>
+          <t xml:space="preserve">1/4/2023</t>
         </is>
       </c>
       <c r="P248" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Available immediately.</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Central HS</t>
+          <t xml:space="preserve">Garfield HS</t>
         </is>
       </c>
       <c r="B249" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2nd Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C249" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Newark</t>
+          <t xml:space="preserve">Akron</t>
         </is>
       </c>
       <c r="D249" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">New Jersey</t>
+          <t xml:space="preserve">Ohio</t>
         </is>
       </c>
       <c r="E249" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F249" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G249" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H249" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I249" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J249" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">246-250 18th Ave</t>
+          <t xml:space="preserve">1326 BROWN STREET</t>
         </is>
       </c>
       <c r="K249" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7108</t>
+          <t xml:space="preserve">44301</t>
         </is>
       </c>
       <c r="L249" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M249" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">SAI/Administrator</t>
         </is>
       </c>
       <c r="N249" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">973-733-6897</t>
+          <t xml:space="preserve">(330) 761-2895</t>
         </is>
       </c>
       <c r="O249" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/13/2023</t>
+          <t xml:space="preserve">1/15/2026</t>
         </is>
       </c>
       <c r="P249" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">SAI and AI position available 01 June 2026.</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Christian Brothers Academy</t>
+          <t xml:space="preserve">Horizon Science Academy</t>
         </is>
       </c>
       <c r="B250" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2nd Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C250" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lincroft</t>
+          <t xml:space="preserve">Cleveland</t>
         </is>
       </c>
       <c r="D250" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">New Jersey</t>
+          <t xml:space="preserve">Ohio</t>
         </is>
       </c>
       <c r="E250" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F250" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G250" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H250" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I250" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J250" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">850 Newman Springs Road</t>
+          <t xml:space="preserve">6000 Marginal Road</t>
         </is>
       </c>
       <c r="K250" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7738</t>
+          <t xml:space="preserve">44103</t>
         </is>
       </c>
       <c r="L250" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M250" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N250" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(732) 747-1959</t>
+          <t xml:space="preserve">216-432-3660</t>
         </is>
       </c>
       <c r="O250" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">12/9/2024</t>
+          <t xml:space="preserve">6/16/2020</t>
         </is>
       </c>
       <c r="P250" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">POC is the principal: Neil Begley...Program begins SY26/27</t>
+          <t xml:space="preserve">Available immediately</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Eastside HS (Camden)</t>
+          <t xml:space="preserve">Kenton</t>
         </is>
       </c>
       <c r="B251" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2nd Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C251" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Camden</t>
+          <t xml:space="preserve">Kenton</t>
         </is>
       </c>
       <c r="D251" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">New Jersey</t>
+          <t xml:space="preserve">Ohio</t>
         </is>
       </c>
       <c r="E251" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F251" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G251" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H251" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I251" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J251" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3100 Federal Street</t>
+          <t xml:space="preserve">200 Harding Avenue</t>
         </is>
       </c>
       <c r="K251" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8105</t>
+          <t xml:space="preserve">43326</t>
         </is>
       </c>
       <c r="L251" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M251" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">SAI/Administrator</t>
         </is>
       </c>
       <c r="N251" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">856-966-5300</t>
+          <t xml:space="preserve">(419) 673-1286</t>
         </is>
       </c>
       <c r="O251" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5/19/2025</t>
+          <t xml:space="preserve">11/13/2024</t>
         </is>
       </c>
       <c r="P251" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">AI position available immediately.</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lakewood HS</t>
+          <t xml:space="preserve">Lakeside</t>
         </is>
       </c>
       <c r="B252" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2nd Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C252" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lakewood</t>
+          <t xml:space="preserve">Ashtabula</t>
         </is>
       </c>
       <c r="D252" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">New Jersey</t>
+          <t xml:space="preserve">Ohio</t>
         </is>
       </c>
       <c r="E252" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F252" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G252" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H252" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I252" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J252" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">855 Somerset Ave</t>
+          <t xml:space="preserve">6600 Sanborn Rd</t>
         </is>
       </c>
       <c r="K252" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8701</t>
+          <t xml:space="preserve">44004</t>
         </is>
       </c>
       <c r="L252" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M252" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N252" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(732) 364-3500</t>
+          <t xml:space="preserve">(440) 993-2480</t>
         </is>
       </c>
       <c r="O252" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">9/5/2025</t>
+          <t xml:space="preserve">4/2/2026</t>
         </is>
       </c>
       <c r="P252" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Principal is the POC</t>
+          <t xml:space="preserve">SAI and AI position available immediately.</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Malcolm X Shabazz</t>
+          <t xml:space="preserve">Liberty Benton</t>
         </is>
       </c>
       <c r="B253" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2nd Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C253" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Newark</t>
+          <t xml:space="preserve">Findlay</t>
         </is>
       </c>
       <c r="D253" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">New Jersey</t>
+          <t xml:space="preserve">Ohio</t>
         </is>
       </c>
       <c r="E253" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F253" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G253" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H253" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I253" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J253" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">80 Johnson Ave</t>
+          <t xml:space="preserve">9190 Country Road 9</t>
         </is>
       </c>
       <c r="K253" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7108</t>
+          <t xml:space="preserve">45840</t>
         </is>
       </c>
       <c r="L253" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M253" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N253" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(973) 733-6760</t>
+          <t xml:space="preserve">(419) 424-5351</t>
         </is>
       </c>
       <c r="O253" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2/17/2026</t>
+          <t xml:space="preserve">4/2/2026</t>
         </is>
       </c>
       <c r="P253" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NDCC</t>
+          <t xml:space="preserve">SAI and AI positions available immediately.</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Paterson Charter Science and Technology School (PSST)</t>
+          <t xml:space="preserve">Lincoln West</t>
         </is>
       </c>
       <c r="B254" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2nd Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C254" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Paterson</t>
+          <t xml:space="preserve">Cleveland</t>
         </is>
       </c>
       <c r="D254" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">New Jersey</t>
+          <t xml:space="preserve">Ohio</t>
         </is>
       </c>
       <c r="E254" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F254" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G254" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H254" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I254" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J254" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">196 W. Railway Ave</t>
+          <t xml:space="preserve">3203 West 30th Street</t>
         </is>
       </c>
       <c r="K254" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7503</t>
+          <t xml:space="preserve">44109</t>
         </is>
       </c>
       <c r="L254" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M254" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N254" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">203-667-5027</t>
+          <t xml:space="preserve">216-838-7050</t>
         </is>
       </c>
       <c r="O254" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">9/29/2025</t>
+          <t xml:space="preserve">3/19/2024</t>
         </is>
       </c>
       <c r="P254" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Position available Jan 2026</t>
+          <t xml:space="preserve">AI position available immediately.</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Weequahic High School</t>
+          <t xml:space="preserve">Perry</t>
         </is>
       </c>
       <c r="B255" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2nd Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C255" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Newark</t>
+          <t xml:space="preserve">MASSILLON</t>
         </is>
       </c>
       <c r="D255" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">New Jersey</t>
+          <t xml:space="preserve">Ohio</t>
         </is>
       </c>
       <c r="E255" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NDCC</t>
+          <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F255" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G255" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H255" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I255" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J255" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">279 Chancellor Ave.</t>
+          <t xml:space="preserve">4201 13TH ST NW</t>
         </is>
       </c>
       <c r="K255" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7112</t>
+          <t xml:space="preserve">44646</t>
         </is>
       </c>
       <c r="L255" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M255" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">SAI/AI</t>
         </is>
       </c>
       <c r="N255" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(973)807-3767, Ext. 8592</t>
+          <t xml:space="preserve">330-477-3486 x 2184</t>
         </is>
       </c>
       <c r="O255" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6/12/2025</t>
+          <t xml:space="preserve">1/10/2023</t>
         </is>
       </c>
       <c r="P255" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">POC is the Newark CTE Supervisor</t>
+          <t xml:space="preserve">SAI position available immediately.</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">West Side High School</t>
+          <t xml:space="preserve">Shaw High School</t>
         </is>
       </c>
       <c r="B256" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2nd Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C256" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Newark</t>
+          <t xml:space="preserve">Cleveland</t>
         </is>
       </c>
       <c r="D256" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">New Jersey</t>
+          <t xml:space="preserve">Ohio</t>
         </is>
       </c>
       <c r="E256" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NDCC</t>
+          <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F256" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G256" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H256" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I256" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J256" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">403 S. Orange Ave</t>
+          <t xml:space="preserve">15320 Euclid Avenue</t>
         </is>
       </c>
       <c r="K256" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7103</t>
+          <t xml:space="preserve">44112</t>
         </is>
       </c>
       <c r="L256" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M256" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N256" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(973)807-3767, Ext. 8592</t>
+          <t xml:space="preserve">(216) 268-6887</t>
         </is>
       </c>
       <c r="O256" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6/12/2025</t>
+          <t xml:space="preserve">7/29/2022</t>
         </is>
       </c>
       <c r="P256" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">POC is the Newark CTE Supervisor</t>
+          <t xml:space="preserve">AI positions available immediately.</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aztec High School</t>
+          <t xml:space="preserve">Springfield</t>
         </is>
       </c>
       <c r="B257" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5th Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C257" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aztec</t>
+          <t xml:space="preserve">HOLLAND</t>
         </is>
       </c>
       <c r="D257" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">New Mexico</t>
+          <t xml:space="preserve">Ohio</t>
         </is>
       </c>
       <c r="E257" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F257" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G257" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H257" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I257" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J257" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">500 East Chaco St</t>
+          <t xml:space="preserve">1470 S. MCCORD RD</t>
         </is>
       </c>
       <c r="K257" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">87410</t>
+          <t xml:space="preserve">43528</t>
         </is>
       </c>
       <c r="L257" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M257" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N257" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">505-334-9414</t>
+          <t xml:space="preserve">(419) 867-5613</t>
         </is>
       </c>
       <c r="O257" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3/18/2025</t>
+          <t xml:space="preserve">11/25/2025</t>
         </is>
       </c>
       <c r="P257" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Available on 25 May 2025</t>
+          <t xml:space="preserve">SAI position available 16 June, 2026.</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Bernalillo High School</t>
+          <t xml:space="preserve">Warrensville Heights</t>
         </is>
       </c>
       <c r="B258" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5th Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C258" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Bernalillo</t>
+          <t xml:space="preserve">Cleveland</t>
         </is>
       </c>
       <c r="D258" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">New Mexico</t>
+          <t xml:space="preserve">Ohio</t>
         </is>
       </c>
       <c r="E258" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NDCC</t>
+          <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F258" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G258" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H258" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I258" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J258" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">148 Spartan Alley</t>
+          <t xml:space="preserve">4270 Northfield Rd.</t>
         </is>
       </c>
       <c r="K258" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">87004</t>
+          <t xml:space="preserve">44128</t>
         </is>
       </c>
       <c r="L258" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M258" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N258" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">505-867-2388</t>
+          <t xml:space="preserve">(216) 230-2614 X 3006</t>
         </is>
       </c>
       <c r="O258" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8/4/2025</t>
+          <t xml:space="preserve">2/2/2026</t>
         </is>
       </c>
       <c r="P258" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Available</t>
+          <t xml:space="preserve">SAI position available immediately.</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Bernalillo High School</t>
+          <t xml:space="preserve">Cache High School</t>
         </is>
       </c>
       <c r="B259" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C259" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Bernalillo</t>
+          <t xml:space="preserve">Cache</t>
         </is>
       </c>
       <c r="D259" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">New Mexico</t>
+          <t xml:space="preserve">Oklahoma</t>
         </is>
       </c>
       <c r="E259" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NDCC</t>
+          <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F259" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G259" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H259" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I259" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J259" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">148 Spartan Alley</t>
+          <t xml:space="preserve">102 West H Ave</t>
         </is>
       </c>
       <c r="K259" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">87004</t>
+          <t xml:space="preserve">73527</t>
         </is>
       </c>
       <c r="L259" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M259" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N259" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">505-867-2388</t>
+          <t xml:space="preserve">580-429-3214</t>
         </is>
       </c>
       <c r="O259" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8/4/2025</t>
+          <t xml:space="preserve">4/13/2026</t>
         </is>
       </c>
       <c r="P259" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Available</t>
+          <t xml:space="preserve">Effective Availability: Available now for Senior Army Instructor (SAI).</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Deming High School</t>
+          <t xml:space="preserve">Cache High School</t>
         </is>
       </c>
       <c r="B260" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C260" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Deming</t>
+          <t xml:space="preserve">Cache</t>
         </is>
       </c>
       <c r="D260" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">New Mexico</t>
+          <t xml:space="preserve">Oklahoma</t>
         </is>
       </c>
       <c r="E260" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F260" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G260" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H260" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I260" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J260" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1300 S. Iron Street</t>
+          <t xml:space="preserve">102 West H Ave</t>
         </is>
       </c>
       <c r="K260" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">88030</t>
+          <t xml:space="preserve">73527</t>
         </is>
       </c>
       <c r="L260" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M260" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N260" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">575-546-8841</t>
+          <t xml:space="preserve">580-429-3214</t>
         </is>
       </c>
       <c r="O260" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4/11/2023</t>
+          <t xml:space="preserve">4/13/2026</t>
         </is>
       </c>
       <c r="P260" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Available 26 May 23</t>
+          <t xml:space="preserve">Effective Availability: Available now for Army Instructor (AI).</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Espanola Valley High School</t>
+          <t xml:space="preserve">Charles Page High School</t>
         </is>
       </c>
       <c r="B261" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C261" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Espanola</t>
+          <t xml:space="preserve">Sand Springs</t>
         </is>
       </c>
       <c r="D261" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">New Mexico</t>
+          <t xml:space="preserve">Oklahoma</t>
         </is>
       </c>
       <c r="E261" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F261" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G261" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H261" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I261" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J261" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">714 Calle Don Diego</t>
+          <t xml:space="preserve">500 N. Adams Rd</t>
         </is>
       </c>
       <c r="K261" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">87532</t>
+          <t xml:space="preserve">74063</t>
         </is>
       </c>
       <c r="L261" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M261" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N261" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">505-753-7357</t>
+          <t xml:space="preserve">918-246-1506</t>
         </is>
       </c>
       <c r="O261" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4/29/2025</t>
+          <t xml:space="preserve">10/6/2026</t>
         </is>
       </c>
       <c r="P261" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Available on 1 July 2025</t>
+          <t xml:space="preserve">Effective Availability: 01APR2027 for Senior Army Instructor (SAI).</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hot Springs High School</t>
+          <t xml:space="preserve">Charles Page High School</t>
         </is>
       </c>
       <c r="B262" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C262" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Truth or Consequences</t>
+          <t xml:space="preserve">Sand Springs</t>
         </is>
       </c>
       <c r="D262" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">New Mexico</t>
+          <t xml:space="preserve">Oklahoma</t>
         </is>
       </c>
       <c r="E262" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F262" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G262" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H262" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I262" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J262" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">910 North Date Street</t>
+          <t xml:space="preserve">500 N. Adams Rd</t>
         </is>
       </c>
       <c r="K262" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">87901</t>
+          <t xml:space="preserve">74063</t>
         </is>
       </c>
       <c r="L262" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M262" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N262" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">575-894-8351</t>
+          <t xml:space="preserve">918-246-1506</t>
         </is>
       </c>
       <c r="O262" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8/4/2025</t>
+          <t xml:space="preserve">10/6/2026</t>
         </is>
       </c>
       <c r="P262" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Available</t>
+          <t xml:space="preserve">Effective Availability: 01APR2027 for Army Instructor (AI).</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Moriarty High School</t>
+          <t xml:space="preserve">Daniel Webster High School</t>
         </is>
       </c>
       <c r="B263" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C263" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Moriarty</t>
+          <t xml:space="preserve">Tulsa</t>
         </is>
       </c>
       <c r="D263" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">New Mexico</t>
+          <t xml:space="preserve">Oklahoma</t>
         </is>
       </c>
       <c r="E263" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F263" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G263" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H263" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I263" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J263" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">200 Center Ave</t>
+          <t xml:space="preserve">1919 West 40th St</t>
         </is>
       </c>
       <c r="K263" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">87035</t>
+          <t xml:space="preserve">74107</t>
         </is>
       </c>
       <c r="L263" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M263" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI</t>
+          <t xml:space="preserve">SAI</t>
         </is>
       </c>
       <c r="N263" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">505-832-5851</t>
+          <t xml:space="preserve">918-289-3720 or 918-746-8006</t>
         </is>
       </c>
       <c r="O263" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3/19/2026</t>
+          <t xml:space="preserve">4/29/2026</t>
         </is>
       </c>
       <c r="P263" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Effective Availability: 12JUN2026 for Senior Army Instructor (SAI).</t>
+          <t xml:space="preserve">Effective Availability: 02JAN2027 for Senior Army Instructor (SAI).</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Francis Lewis High School</t>
+          <t xml:space="preserve">MacArthur Senior High School</t>
         </is>
       </c>
       <c r="B264" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2nd Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C264" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fresh Meadows</t>
+          <t xml:space="preserve">Lawton</t>
         </is>
       </c>
       <c r="D264" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">New York</t>
+          <t xml:space="preserve">Oklahoma</t>
         </is>
       </c>
       <c r="E264" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F264" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G264" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H264" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I264" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J264" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">58-20 Utopia Pkwy</t>
+          <t xml:space="preserve">4400 East Gore Blvd</t>
         </is>
       </c>
       <c r="K264" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">11365</t>
+          <t xml:space="preserve">73501</t>
         </is>
       </c>
       <c r="L264" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M264" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">SAI</t>
         </is>
       </c>
       <c r="N264" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">718-281-3709</t>
+          <t xml:space="preserve">580-355-5230 ext. 3690</t>
         </is>
       </c>
       <c r="O264" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1/21/2026</t>
+          <t xml:space="preserve">10/22/2026</t>
         </is>
       </c>
       <c r="P264" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Effective Availability: Available now for Army Instructor (AI).</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hillcrest High School</t>
+          <t xml:space="preserve">Putnam City West High School</t>
         </is>
       </c>
       <c r="B265" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2nd Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C265" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jamaica/Queens</t>
+          <t xml:space="preserve">Oklahoma City</t>
         </is>
       </c>
       <c r="D265" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">New York</t>
+          <t xml:space="preserve">Oklahoma</t>
         </is>
       </c>
       <c r="E265" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F265" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G265" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H265" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I265" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J265" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">160-05 Highland Ave</t>
+          <t xml:space="preserve">8500 NW 23rd St</t>
         </is>
       </c>
       <c r="K265" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">11432</t>
+          <t xml:space="preserve">73127</t>
         </is>
       </c>
       <c r="L265" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">NCO</t>
         </is>
       </c>
       <c r="M265" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">SAI</t>
         </is>
       </c>
       <c r="N265" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(718) 658-5407 ext. 3450</t>
+          <t xml:space="preserve">405-787-1140</t>
         </is>
       </c>
       <c r="O265" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5/12/2025</t>
+          <t xml:space="preserve">8/18/2026</t>
         </is>
       </c>
       <c r="P265" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Vice Principal is the POC</t>
+          <t xml:space="preserve">Effective Availability: 17AUG2026 for Army Instructor (AI).</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hutchinson Central Tech HS</t>
+          <t xml:space="preserve">Will Rogers College High School</t>
         </is>
       </c>
       <c r="B266" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2nd Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C266" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Buffalo</t>
+          <t xml:space="preserve">Tulsa</t>
         </is>
       </c>
       <c r="D266" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">New York</t>
+          <t xml:space="preserve">Oklahoma</t>
         </is>
       </c>
       <c r="E266" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F266" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G266" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H266" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I266" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J266" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">256 S Elmwood Ave</t>
+          <t xml:space="preserve">3909 E 5th Place</t>
         </is>
       </c>
       <c r="K266" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">14201</t>
+          <t xml:space="preserve">74112</t>
         </is>
       </c>
       <c r="L266" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M266" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">AI</t>
         </is>
       </c>
       <c r="N266" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(716) 816-3888</t>
+          <t xml:space="preserve">918-833-9300</t>
         </is>
       </c>
       <c r="O266" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2/27/2026</t>
+          <t xml:space="preserve">10/22/2026</t>
         </is>
       </c>
       <c r="P266" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Effective Availability: 01JUL2027 for Senior Army Instructor (SAI).</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Indian River High School</t>
+          <t xml:space="preserve">Connellsville Area High School</t>
         </is>
       </c>
       <c r="B267" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">2nd Brigade</t>
         </is>
       </c>
       <c r="C267" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Philadelphia</t>
+          <t xml:space="preserve">Connellsville</t>
         </is>
       </c>
       <c r="D267" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">New York</t>
+          <t xml:space="preserve">Pennsylvania</t>
         </is>
       </c>
       <c r="E267" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F267" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G267" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H267" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I267" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J267" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">32925 US Route 11</t>
+          <t xml:space="preserve">201 Falcon Drive</t>
         </is>
       </c>
       <c r="K267" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">13673</t>
+          <t xml:space="preserve">15425</t>
         </is>
       </c>
       <c r="L267" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M267" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">AI</t>
         </is>
       </c>
       <c r="N267" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(315) 642-3427</t>
+          <t xml:space="preserve">724-628-1350 Ext 2234 / 724-628-3300</t>
         </is>
       </c>
       <c r="O267" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5/12/2025</t>
+          <t xml:space="preserve">5/8/2026</t>
         </is>
       </c>
       <c r="P267" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Principal is POC</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">John Dewey HS</t>
+          <t xml:space="preserve">Frankford HS</t>
         </is>
       </c>
       <c r="B268" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">2nd Brigade</t>
         </is>
       </c>
       <c r="C268" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Brooklyn</t>
+          <t xml:space="preserve">Philadephia</t>
         </is>
       </c>
       <c r="D268" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">New York</t>
+          <t xml:space="preserve">Pennsylvania</t>
         </is>
       </c>
       <c r="E268" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F268" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G268" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H268" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I268" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J268" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">50 Avenue X</t>
+          <t xml:space="preserve">5000 Oxford Ave</t>
         </is>
       </c>
       <c r="K268" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">11223</t>
+          <t xml:space="preserve">19124</t>
         </is>
       </c>
       <c r="L268" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M268" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N268" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">718-373-6400</t>
+          <t xml:space="preserve">678-778-8119 / 215-400-7200</t>
         </is>
       </c>
       <c r="O268" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1/13/2023</t>
+          <t xml:space="preserve">6/4/2024</t>
         </is>
       </c>
       <c r="P268" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Available Now</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">LaSalle Institute</t>
+          <t xml:space="preserve">Greene County Career and Technical Center</t>
         </is>
       </c>
       <c r="B269" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">2nd Brigade</t>
         </is>
       </c>
       <c r="C269" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Troy</t>
+          <t xml:space="preserve">WAYNESBURG</t>
         </is>
       </c>
       <c r="D269" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">New York</t>
+          <t xml:space="preserve">Pennsylvania</t>
         </is>
       </c>
       <c r="E269" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JROTC (Cost Shared)</t>
+          <t xml:space="preserve">NDCC</t>
         </is>
       </c>
       <c r="F269" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G269" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H269" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I269" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J269" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">174 Williams Road</t>
+          <t xml:space="preserve">60 ZIMMERMAN DRIVE</t>
         </is>
       </c>
       <c r="K269" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">12180</t>
+          <t xml:space="preserve">15370</t>
         </is>
       </c>
       <c r="L269" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M269" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N269" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">518-225-9632</t>
+          <t xml:space="preserve">724-627-3106</t>
         </is>
       </c>
       <c r="O269" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">9/29/2025</t>
+          <t xml:space="preserve">5/12/2025</t>
         </is>
       </c>
       <c r="P269" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Superintendent is POC</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monroe-Woodbury High School</t>
+          <t xml:space="preserve">Lebanon HS</t>
         </is>
       </c>
       <c r="B270" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">2nd Brigade</t>
         </is>
       </c>
       <c r="C270" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Central Valley</t>
+          <t xml:space="preserve">Lebonan</t>
         </is>
       </c>
       <c r="D270" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">New York</t>
+          <t xml:space="preserve">Pennsylvania</t>
         </is>
       </c>
       <c r="E270" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F270" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G270" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H270" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I270" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J270" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">155 Dunderberg Road</t>
+          <t xml:space="preserve">1000 8th Street</t>
         </is>
       </c>
       <c r="K270" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">10917</t>
+          <t xml:space="preserve">17042</t>
         </is>
       </c>
       <c r="L270" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M270" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">SAI</t>
         </is>
       </c>
       <c r="N270" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(845) 460-7000 ext. 7001</t>
+          <t xml:space="preserve">717-273-9391 Ext 1246</t>
         </is>
       </c>
       <c r="O270" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2/3/2026</t>
+          <t xml:space="preserve">5/6/2026</t>
         </is>
       </c>
       <c r="P270" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">The POC is the school principal</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Morris Academy for Collaborative Studies</t>
+          <t xml:space="preserve">Philadelphia Military Academy</t>
         </is>
       </c>
       <c r="B271" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">2nd Brigade</t>
         </is>
       </c>
       <c r="C271" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Bronx</t>
+          <t xml:space="preserve">Philadelphia</t>
         </is>
       </c>
       <c r="D271" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">New York</t>
+          <t xml:space="preserve">Pennsylvania</t>
         </is>
       </c>
       <c r="E271" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F271" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G271" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H271" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I271" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J271" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1100 Boston Rd</t>
+          <t xml:space="preserve">2118 N 13th Street</t>
         </is>
       </c>
       <c r="K271" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">10456</t>
+          <t xml:space="preserve">19122</t>
         </is>
       </c>
       <c r="L271" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M271" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI/Administrator</t>
+          <t xml:space="preserve">AI</t>
         </is>
       </c>
       <c r="N271" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">718-617-5312 x2361</t>
+          <t xml:space="preserve">678-778-8119</t>
         </is>
       </c>
       <c r="O271" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6/17/2026</t>
+          <t xml:space="preserve">6/4/2024</t>
         </is>
       </c>
       <c r="P271" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI position avail ASAP / SAI position avail 1 Sept 2026</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pelham Lab HS</t>
+          <t xml:space="preserve">South Philadelphia HS</t>
         </is>
       </c>
       <c r="B272" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">2nd Brigade</t>
         </is>
       </c>
       <c r="C272" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Bronx</t>
+          <t xml:space="preserve">Philadelphia</t>
         </is>
       </c>
       <c r="D272" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">New York</t>
+          <t xml:space="preserve">Pennsylvania</t>
         </is>
       </c>
       <c r="E272" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F272" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G272" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H272" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I272" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J272" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3000 East Tremont Ave</t>
+          <t xml:space="preserve">2101 South Broad Street</t>
         </is>
       </c>
       <c r="K272" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">10461</t>
+          <t xml:space="preserve">19148</t>
         </is>
       </c>
       <c r="L272" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M272" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">AI</t>
         </is>
       </c>
       <c r="N272" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">718-904-5090</t>
+          <t xml:space="preserve">912-492-8077</t>
         </is>
       </c>
       <c r="O272" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/13/2023</t>
+          <t xml:space="preserve">1/28/2026</t>
         </is>
       </c>
       <c r="P272" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">New Program.....ask for the principal</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Port Chester High School</t>
+          <t xml:space="preserve">Wilkes-Barre Area High School</t>
         </is>
       </c>
       <c r="B273" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">2nd Brigade</t>
         </is>
       </c>
       <c r="C273" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Port Chester</t>
+          <t xml:space="preserve">Plains</t>
         </is>
       </c>
       <c r="D273" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">New York</t>
+          <t xml:space="preserve">Pennsylvania</t>
         </is>
       </c>
       <c r="E273" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NDCC</t>
+          <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F273" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G273" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H273" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I273" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J273" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 Tamarack Road,</t>
+          <t xml:space="preserve">2021 Wolfpack Way</t>
         </is>
       </c>
       <c r="K273" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">10573</t>
+          <t xml:space="preserve">18705</t>
         </is>
       </c>
       <c r="L273" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M273" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N273" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(914) 934-7920</t>
+          <t xml:space="preserve">570-826-7111 ext. 1152</t>
         </is>
       </c>
       <c r="O273" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8/25/2025</t>
+          <t xml:space="preserve">12/9/2024</t>
         </is>
       </c>
       <c r="P273" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">POC is the Director of Guidance, K-12</t>
+          <t xml:space="preserve">POC is the Assistant Superintendent Dr. Bob Makaravage</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Richmond Hills HS</t>
+          <t xml:space="preserve">American Military Academy 1 March 2025</t>
         </is>
       </c>
       <c r="B274" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2nd Brigade</t>
+          <t xml:space="preserve">6th Brigade</t>
         </is>
       </c>
       <c r="C274" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Richmond Hills</t>
+          <t xml:space="preserve">Guaynabo</t>
         </is>
       </c>
       <c r="D274" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">New York</t>
+          <t xml:space="preserve">Puerto Rico</t>
         </is>
       </c>
       <c r="E274" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F274" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G274" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H274" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I274" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J274" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">89-30 114th Street</t>
+          <t xml:space="preserve">PO Box 7884</t>
         </is>
       </c>
       <c r="K274" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">11418</t>
+          <t xml:space="preserve">970</t>
         </is>
       </c>
       <c r="L274" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M274" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">AI</t>
         </is>
       </c>
       <c r="N274" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">718-846-3335 x 3102</t>
+          <t xml:space="preserve">787-477-4895</t>
         </is>
       </c>
       <c r="O274" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3/27/2023</t>
+          <t xml:space="preserve">2/26/2025</t>
         </is>
       </c>
       <c r="P274" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">ask for the Asst Principal</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rochester Early College</t>
+          <t xml:space="preserve">Antilles HS, 1 August 2026</t>
         </is>
       </c>
       <c r="B275" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2nd Brigade</t>
+          <t xml:space="preserve">6th Brigade</t>
         </is>
       </c>
       <c r="C275" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rochester</t>
+          <t xml:space="preserve">FT Buchanan</t>
         </is>
       </c>
       <c r="D275" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">New York</t>
+          <t xml:space="preserve">Puerto Rico</t>
         </is>
       </c>
       <c r="E275" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F275" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G275" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H275" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I275" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J275" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">85 Adams Street</t>
+          <t xml:space="preserve">1062 Victory Road</t>
         </is>
       </c>
       <c r="K275" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">14611</t>
+          <t xml:space="preserve">934</t>
         </is>
       </c>
       <c r="L275" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M275" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N275" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">315-523-5520</t>
+          <t xml:space="preserve">939-333-5450 or 5452</t>
         </is>
       </c>
       <c r="O275" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">9/29/2025</t>
+          <t xml:space="preserve">3/27/2026</t>
         </is>
       </c>
       <c r="P275" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI retires in June and the position will be available Sept 2026</t>
+          <t xml:space="preserve">POC is the Principal</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">S.S. Seward Institute</t>
+          <t xml:space="preserve">Antilles Military Academy</t>
         </is>
       </c>
       <c r="B276" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2nd Brigade</t>
+          <t xml:space="preserve">6th Brigade</t>
         </is>
       </c>
       <c r="C276" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Florida</t>
+          <t xml:space="preserve">Trujillo Alto</t>
         </is>
       </c>
       <c r="D276" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">New York</t>
+          <t xml:space="preserve">Puerto Rico</t>
         </is>
       </c>
       <c r="E276" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F276" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G276" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H276" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I276" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J276" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">53 North Main Street</t>
+          <t xml:space="preserve">Barrio Las Cuevas</t>
         </is>
       </c>
       <c r="K276" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">10921</t>
+          <t xml:space="preserve">977</t>
         </is>
       </c>
       <c r="L276" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M276" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">AI</t>
         </is>
       </c>
       <c r="N276" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(845) 651-3095 ext. 30132</t>
+          <t xml:space="preserve">787-429-5215</t>
         </is>
       </c>
       <c r="O276" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5/12/2025</t>
+          <t xml:space="preserve">3/4/2025</t>
         </is>
       </c>
       <c r="P276" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Principal is POC</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Uniondale HS</t>
+          <t xml:space="preserve">BAPTIST HILL HIGH SCHOOL</t>
         </is>
       </c>
       <c r="B277" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2nd Brigade</t>
+          <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C277" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Uniondale</t>
+          <t xml:space="preserve">HOLLYWOOD</t>
         </is>
       </c>
       <c r="D277" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">New York</t>
+          <t xml:space="preserve">South Carolina</t>
         </is>
       </c>
       <c r="E277" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F277" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G277" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H277" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I277" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J277" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">933 Goodrich Street</t>
+          <t xml:space="preserve">5117 BAPTIST HILL ROAD</t>
         </is>
       </c>
       <c r="K277" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">11553</t>
+          <t xml:space="preserve">29449</t>
         </is>
       </c>
       <c r="L277" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M277" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI</t>
+          <t xml:space="preserve">SAI/Administrator</t>
         </is>
       </c>
       <c r="N277" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">516-918-1291</t>
+          <t xml:space="preserve">843.889.1001 or 843.889.1612</t>
         </is>
       </c>
       <c r="O277" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/15/2026</t>
+          <t xml:space="preserve">7/10/2026</t>
         </is>
       </c>
       <c r="P277" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI will depart 31 Aug 2026</t>
+          <t xml:space="preserve">SAI POSITION AVAIL 5 JAN 2027</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">BANDYS HIGH SCHOOL</t>
+          <t xml:space="preserve">CHESTER SENIOR HIGH SCHOOL</t>
         </is>
       </c>
       <c r="B278" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C278" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">CATAWBA</t>
+          <t xml:space="preserve">CHESTER</t>
         </is>
       </c>
       <c r="D278" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">North Carolina</t>
+          <t xml:space="preserve">South Carolina</t>
         </is>
       </c>
       <c r="E278" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F278" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G278" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H278" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I278" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J278" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5040 E BANDYS ROAD</t>
+          <t xml:space="preserve">1330 JA COCHRAN BY-PASS</t>
         </is>
       </c>
       <c r="K278" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">28609</t>
+          <t xml:space="preserve">29706</t>
         </is>
       </c>
       <c r="L278" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M278" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">SAI/Administrator</t>
         </is>
       </c>
       <c r="N278" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">828.241.1471</t>
+          <t xml:space="preserve">803.377.3161 AND 803.377.5099</t>
         </is>
       </c>
       <c r="O278" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4/20/2026</t>
+          <t xml:space="preserve">6/14/2026</t>
         </is>
       </c>
       <c r="P278" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI POSITION AVAIL (ITH PENDING)</t>
+          <t xml:space="preserve">AI POS AVAILABLE (ITH PENDING)</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">CLEVELAND HIGH SCHOOL</t>
+          <t xml:space="preserve">CHESTERFIELD HIGH SCHOOL [NEW]</t>
         </is>
       </c>
       <c r="B279" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C279" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">CLAYTON</t>
+          <t xml:space="preserve">CHESTERFIELD</t>
         </is>
       </c>
       <c r="D279" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">North Carolina</t>
+          <t xml:space="preserve">South Carolina</t>
         </is>
       </c>
       <c r="E279" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F279" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G279" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H279" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I279" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J279" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1892 POLENTA RD</t>
+          <t xml:space="preserve">401 NORTH PAGE STREET</t>
         </is>
       </c>
       <c r="K279" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">27520</t>
+          <t xml:space="preserve">29709</t>
         </is>
       </c>
       <c r="L279" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M279" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N279" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">919.934.2455</t>
+          <t xml:space="preserve">843.623.5082</t>
         </is>
       </c>
       <c r="O279" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">11/13/2025</t>
+          <t xml:space="preserve">5/12/2026</t>
         </is>
       </c>
       <c r="P279" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI POS Available (ITH PENDING)</t>
+          <t xml:space="preserve">AI POSITION AVAILABLE (ITH PENDING)</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">EAST ROWAN HIGH SCHOOL</t>
+          <t xml:space="preserve">CLINTON HIGH SCHOOL</t>
         </is>
       </c>
       <c r="B280" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C280" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SALISBURY</t>
+          <t xml:space="preserve">CLINTON</t>
         </is>
       </c>
       <c r="D280" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">North Carolina</t>
+          <t xml:space="preserve">South Carolina</t>
         </is>
       </c>
       <c r="E280" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F280" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G280" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H280" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I280" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J280" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">175 ST LUKES CHURCH RD</t>
+          <t xml:space="preserve">18132 HWY 72 EAST</t>
         </is>
       </c>
       <c r="K280" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">28146</t>
+          <t xml:space="preserve">29325</t>
         </is>
       </c>
       <c r="L280" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M280" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N280" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">704.630.6095 AND 704.279.5232</t>
+          <t xml:space="preserve">864.833.0817</t>
         </is>
       </c>
       <c r="O280" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6/14/2026</t>
+          <t xml:space="preserve">3/9/2026</t>
         </is>
       </c>
       <c r="P280" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI POS Available</t>
+          <t xml:space="preserve">AI POSITION AVAILABLE (ITH PENDING)</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">FARMVILLE CENTRAL HIGH SCHOOL</t>
+          <t xml:space="preserve">HARTSVILLE SENIOR HIGH SCHOOL</t>
         </is>
       </c>
       <c r="B281" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C281" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">FARMVILLE</t>
+          <t xml:space="preserve">HARTSVILLE</t>
         </is>
       </c>
       <c r="D281" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">North Carolina</t>
+          <t xml:space="preserve">South Carolina</t>
         </is>
       </c>
       <c r="E281" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F281" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G281" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H281" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I281" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J281" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3308 E WILSON STREET</t>
+          <t xml:space="preserve">701 LEWELLEYN AVENUE</t>
         </is>
       </c>
       <c r="K281" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">27828</t>
+          <t xml:space="preserve">29550</t>
         </is>
       </c>
       <c r="L281" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M281" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N281" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">272.753.5138</t>
+          <t xml:space="preserve">(843) 857-3816</t>
         </is>
       </c>
       <c r="O281" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4/1/2026</t>
+          <t xml:space="preserve">2/27/2026</t>
         </is>
       </c>
       <c r="P281" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI POSITION AVAILABLE (ITH PENDING)</t>
+          <t xml:space="preserve">SAI POSITION AVAILABLE</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">GOLDSBORO HIGH SCHOOL</t>
+          <t xml:space="preserve">Hemingway High School</t>
         </is>
       </c>
       <c r="B282" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C282" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">GOLDSBORO</t>
+          <t xml:space="preserve">Hemingway</t>
         </is>
       </c>
       <c r="D282" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">North Carolina</t>
+          <t xml:space="preserve">South Carolina</t>
         </is>
       </c>
       <c r="E282" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F282" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G282" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H282" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I282" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J282" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">901 E BEECH STREET</t>
+          <t xml:space="preserve">402 South Main street</t>
         </is>
       </c>
       <c r="K282" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">27530</t>
+          <t xml:space="preserve">29554</t>
         </is>
       </c>
       <c r="L282" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M282" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N282" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(919) 731- 5930 Ext 8706 and Ext 2702</t>
+          <t xml:space="preserve">(843) 558-9413</t>
         </is>
       </c>
       <c r="O282" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8/27/2025</t>
+          <t xml:space="preserve">12/2/2024</t>
         </is>
       </c>
       <c r="P282" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">SAI POS Available</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEIDI TRASK SENIOR HIGH SCHOOL</t>
+          <t xml:space="preserve">HOLLY HILL ACADEMY [NEW]</t>
         </is>
       </c>
       <c r="B283" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C283" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">ROCKY POINT</t>
+          <t xml:space="preserve">HOLLY HILL</t>
         </is>
       </c>
       <c r="D283" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">North Carolina</t>
+          <t xml:space="preserve">South Carolina</t>
         </is>
       </c>
       <c r="E283" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JROTC (Cost Shared)</t>
+          <t xml:space="preserve">NDCC</t>
         </is>
       </c>
       <c r="F283" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G283" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H283" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I283" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J283" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">14328 NC HWY 210</t>
+          <t xml:space="preserve">142 BUNCH FORD ROAD</t>
         </is>
       </c>
       <c r="K283" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">28457</t>
+          <t xml:space="preserve">29059</t>
         </is>
       </c>
       <c r="L283" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M283" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N283" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">910.602.6810</t>
+          <t xml:space="preserve">803-496-3243 OR 803-535-7820</t>
         </is>
       </c>
       <c r="O283" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">12/3/2025</t>
+          <t xml:space="preserve">5/2/2026</t>
         </is>
       </c>
       <c r="P283" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI POS Available (ITH PENDING)</t>
+          <t xml:space="preserve">SAI (ITH PENDING) // AI POSITION AVAILABLE</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">HERTFORD COUNTY HIGH SCHOOL</t>
+          <t xml:space="preserve">LAKE NORMAN HIGH SCHOOL [NEW]</t>
         </is>
       </c>
       <c r="B284" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C284" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AHOSKIE</t>
+          <t xml:space="preserve">MOORESVILLE</t>
         </is>
       </c>
       <c r="D284" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">North Carolina</t>
+          <t xml:space="preserve">South Carolina</t>
         </is>
       </c>
       <c r="E284" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F284" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G284" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H284" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I284" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J284" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1500 W FIRST STREET</t>
+          <t xml:space="preserve">186 DOOLIE RD</t>
         </is>
       </c>
       <c r="K284" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">27910</t>
+          <t xml:space="preserve">28117</t>
         </is>
       </c>
       <c r="L284" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M284" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N284" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">252.332.4096</t>
+          <t xml:space="preserve">704.799.8555 OR 704.924.2056</t>
         </is>
       </c>
       <c r="O284" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8/1/2025</t>
+          <t xml:space="preserve">7/19/2026</t>
         </is>
       </c>
       <c r="P284" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI POSITION // AI POSITION AVAILABLE</t>
+          <t xml:space="preserve">SAI POSITION AVAILABLE</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JACK BRITT HIGH SCHOOL</t>
+          <t xml:space="preserve">LANCASTER SENIOR HIGH SCHOOL</t>
         </is>
       </c>
       <c r="B285" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C285" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">FAYETTEVILLE</t>
+          <t xml:space="preserve">LANCASTER</t>
         </is>
       </c>
       <c r="D285" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">North Carolina</t>
+          <t xml:space="preserve">South Carolina</t>
         </is>
       </c>
       <c r="E285" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F285" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G285" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H285" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I285" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J285" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7403 ROCKFISH ROAD</t>
+          <t xml:space="preserve">325 WOODLAND DRIVE</t>
         </is>
       </c>
       <c r="K285" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">28306</t>
+          <t xml:space="preserve">29720</t>
         </is>
       </c>
       <c r="L285" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M285" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N285" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">910.429.2800</t>
+          <t xml:space="preserve">803.286.6962</t>
         </is>
       </c>
       <c r="O285" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5/1/2026</t>
+          <t xml:space="preserve">7/30/2026</t>
         </is>
       </c>
       <c r="P285" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3RD AI POSITION AVAILABLE (ITH PENDING)</t>
+          <t xml:space="preserve">AI POSITION AVAIL 1 JULY 2027</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">LAKEWOOD HIGH SCHOOL</t>
+          <t xml:space="preserve">LUGOFF ELGIN HIGH SCHOOL</t>
         </is>
       </c>
       <c r="B286" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C286" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SALEMBURG</t>
+          <t xml:space="preserve">LUGOFF</t>
         </is>
       </c>
       <c r="D286" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">North Carolina</t>
+          <t xml:space="preserve">South Carolina</t>
         </is>
       </c>
       <c r="E286" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F286" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G286" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H286" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I286" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J286" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">245 LAKEWOOD SCHOOL ROAD</t>
+          <t xml:space="preserve">1284 HWY 1 SOUTH</t>
         </is>
       </c>
       <c r="K286" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">28385</t>
+          <t xml:space="preserve">29063</t>
         </is>
       </c>
       <c r="L286" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M286" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N286" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">910.525.5171</t>
+          <t xml:space="preserve">803.438.3481</t>
         </is>
       </c>
       <c r="O286" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/21/2026</t>
+          <t xml:space="preserve">8/25/2026</t>
         </is>
       </c>
       <c r="P286" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI POSITION AVAILABLE (ITH PENDING)</t>
+          <t xml:space="preserve">ADDTIONAL AI POSITION AVAILABLE UNTIL 1 DEC 2026</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARTIN COUNTY HIGH SCHOOL</t>
+          <t xml:space="preserve">NEWBERRY HIGH SCHOOL</t>
         </is>
       </c>
       <c r="B287" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C287" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">WILLIAMSTON</t>
+          <t xml:space="preserve">NEWBERRY</t>
         </is>
       </c>
       <c r="D287" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">North Carolina</t>
+          <t xml:space="preserve">South Carolina</t>
         </is>
       </c>
       <c r="E287" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F287" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G287" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H287" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I287" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J287" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">407 EAST BLVD</t>
+          <t xml:space="preserve">3113 MAIN STREET</t>
         </is>
       </c>
       <c r="K287" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">27892</t>
+          <t xml:space="preserve">29201</t>
         </is>
       </c>
       <c r="L287" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M287" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N287" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">252.792.1575</t>
+          <t xml:space="preserve">803.321.2621 OR 803.944.1749</t>
         </is>
       </c>
       <c r="O287" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3/11/2026</t>
+          <t xml:space="preserve">9/1/2026</t>
         </is>
       </c>
       <c r="P287" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI POSITION AVAILABLE</t>
+          <t xml:space="preserve">AI POS AVAILABLE (ITH PENDING)</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">MOUNT TABOR HIGH SCHOOL</t>
+          <t xml:space="preserve">SCOTT'S BRANCH MIDDLE HIGH SCHOOL</t>
         </is>
       </c>
       <c r="B288" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C288" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">WINSTON SALEM</t>
+          <t xml:space="preserve">SUMMERTON</t>
         </is>
       </c>
       <c r="D288" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">North Carolina</t>
+          <t xml:space="preserve">South Carolina</t>
         </is>
       </c>
       <c r="E288" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F288" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G288" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H288" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I288" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J288" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">342 PETREE ROAD</t>
+          <t xml:space="preserve">9253 ALEX HARVIN HWY</t>
         </is>
       </c>
       <c r="K288" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">27106</t>
+          <t xml:space="preserve">29148</t>
         </is>
       </c>
       <c r="L288" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M288" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N288" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">336.702.6700</t>
+          <t xml:space="preserve">803.574.2100 ext 110 OR 803.435.4435</t>
         </is>
       </c>
       <c r="O288" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6/2/2025</t>
+          <t xml:space="preserve">10/16/2026</t>
         </is>
       </c>
       <c r="P288" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI POS AVAILABE (ITH PENDING)</t>
+          <t xml:space="preserve">SAI POSITION AVAILABLE</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NORTH GASTON HIGH SCHOOL</t>
+          <t xml:space="preserve">Booker T. Washington</t>
         </is>
       </c>
       <c r="B289" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4th Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C289" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DALLAS</t>
+          <t xml:space="preserve">Memphis</t>
         </is>
       </c>
       <c r="D289" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">North Carolina</t>
+          <t xml:space="preserve">Tennessee</t>
         </is>
       </c>
       <c r="E289" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F289" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G289" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H289" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I289" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J289" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1133 RATCHFORD RD</t>
+          <t xml:space="preserve">715 S. Lauderdale</t>
         </is>
       </c>
       <c r="K289" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">28034</t>
+          <t xml:space="preserve">38126</t>
         </is>
       </c>
       <c r="L289" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M289" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI/Administrator</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N289" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">704.922.5285</t>
+          <t xml:space="preserve">(901) 416-7465</t>
         </is>
       </c>
       <c r="O289" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">11/13/2025</t>
+          <t xml:space="preserve">11/6/2024</t>
         </is>
       </c>
       <c r="P289" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI POSITION AVAILABLE (ITH PENDING)</t>
+          <t xml:space="preserve">AI position available immediately. AI position available 01 July 2025.</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NORTH PITT HIGH SCHOOL</t>
+          <t xml:space="preserve">Central</t>
         </is>
       </c>
       <c r="B290" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4th Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C290" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NORTH BETHEL</t>
+          <t xml:space="preserve">Memphis</t>
         </is>
       </c>
       <c r="D290" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">North Carolina</t>
+          <t xml:space="preserve">Tennessee</t>
         </is>
       </c>
       <c r="E290" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F290" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G290" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H290" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I290" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J290" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5859 NC 11</t>
+          <t xml:space="preserve">306 S. Bellvue Blvd.</t>
         </is>
       </c>
       <c r="K290" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">27812</t>
+          <t xml:space="preserve">38104</t>
         </is>
       </c>
       <c r="L290" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M290" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N290" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">252.825.0054 Ext 6903</t>
+          <t xml:space="preserve">(901) 416-9935 or (901) 487-5473.</t>
         </is>
       </c>
       <c r="O290" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4/7/2026</t>
+          <t xml:space="preserve">7/13/2026</t>
         </is>
       </c>
       <c r="P290" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI POS AVAILABLE 1 JULY 2026</t>
+          <t xml:space="preserve">SAI position available 27 July 2026.</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NORTH ROWAN HIGH SCHOOL</t>
+          <t xml:space="preserve">Clarkrange</t>
         </is>
       </c>
       <c r="B291" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4th Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C291" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SPENCER</t>
+          <t xml:space="preserve">Clarkrange</t>
         </is>
       </c>
       <c r="D291" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">North Carolina</t>
+          <t xml:space="preserve">Tennessee</t>
         </is>
       </c>
       <c r="E291" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F291" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G291" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H291" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I291" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J291" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">300 N WHITEHEAD AVE</t>
+          <t xml:space="preserve">5801 S. York Hwy</t>
         </is>
       </c>
       <c r="K291" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">28159</t>
+          <t xml:space="preserve">38553</t>
         </is>
       </c>
       <c r="L291" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M291" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N291" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">404.636.4420</t>
+          <t xml:space="preserve">(931) 863-3143</t>
         </is>
       </c>
       <c r="O291" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">9/5/2025</t>
+          <t xml:space="preserve">5/30/2025</t>
         </is>
       </c>
       <c r="P291" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI POS AVAILABLE</t>
+          <t xml:space="preserve">SAI position available immediately.</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Northwest Halifax HS</t>
+          <t xml:space="preserve">Craigmont</t>
         </is>
       </c>
       <c r="B292" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4th Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C292" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Littleton</t>
+          <t xml:space="preserve">Memphis</t>
         </is>
       </c>
       <c r="D292" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">North Carolina</t>
+          <t xml:space="preserve">Tennessee</t>
         </is>
       </c>
       <c r="E292" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NDCC</t>
+          <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F292" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G292" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H292" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I292" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J292" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8492 NC -48</t>
+          <t xml:space="preserve">3333 Convington Pike</t>
         </is>
       </c>
       <c r="K292" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">27850</t>
+          <t xml:space="preserve">38128</t>
         </is>
       </c>
       <c r="L292" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M292" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N292" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">252.586.4125</t>
+          <t xml:space="preserve">(901) 416-9935</t>
         </is>
       </c>
       <c r="O292" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">12/8/2020</t>
+          <t xml:space="preserve">8/19/2025</t>
         </is>
       </c>
       <c r="P292" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI POS AVAILABLE</t>
+          <t xml:space="preserve">AI position available 11 September 2025.</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OVERHILLS HIGH SCHOOL</t>
+          <t xml:space="preserve">Cumberland Co</t>
         </is>
       </c>
       <c r="B293" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4th Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C293" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SPRING LAKE</t>
+          <t xml:space="preserve">Crossville</t>
         </is>
       </c>
       <c r="D293" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">North Carolina</t>
+          <t xml:space="preserve">Tennessee</t>
         </is>
       </c>
       <c r="E293" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JROTC (Cost Shared)</t>
+          <t xml:space="preserve">NDCC</t>
         </is>
       </c>
       <c r="F293" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G293" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H293" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I293" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J293" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2495 RAY ROAD</t>
+          <t xml:space="preserve">660 Stanley St.</t>
         </is>
       </c>
       <c r="K293" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">28390</t>
+          <t xml:space="preserve">38555</t>
         </is>
       </c>
       <c r="L293" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M293" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N293" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">910.436.1436</t>
+          <t xml:space="preserve">(931) 484-6194</t>
         </is>
       </c>
       <c r="O293" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/10/2026</t>
+          <t xml:space="preserve">9/24/2026</t>
         </is>
       </c>
       <c r="P293" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3RD AI POSITION AVAILABLE (ITH PENDING)</t>
+          <t xml:space="preserve">SAI and AI positions available immediately.</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">PARKLAND HIGH SCHOOL</t>
+          <t xml:space="preserve">Fairley</t>
         </is>
       </c>
       <c r="B294" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4th Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C294" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">WINSTON SALEM</t>
+          <t xml:space="preserve">Memphis</t>
         </is>
       </c>
       <c r="D294" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">North Carolina</t>
+          <t xml:space="preserve">Tennessee</t>
         </is>
       </c>
       <c r="E294" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F294" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G294" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H294" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I294" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J294" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1600 BREWER ROAD</t>
+          <t xml:space="preserve">4950 Fairley Road</t>
         </is>
       </c>
       <c r="K294" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">27127</t>
+          <t xml:space="preserve">38109</t>
         </is>
       </c>
       <c r="L294" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M294" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N294" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">704.640.9123</t>
+          <t xml:space="preserve">901-601-8440</t>
         </is>
       </c>
       <c r="O294" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8/11/2026</t>
+          <t xml:space="preserve">6/2/2025</t>
         </is>
       </c>
       <c r="P294" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI POSITION AVAILABLE 1 JULY 2027</t>
+          <t xml:space="preserve">SAI position available immediately. POC is LTC(Ret) Walleon Bobo.</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">R J REYNOLDS HIGH SCHOOL</t>
+          <t xml:space="preserve">Germantown High School (NDCC)</t>
         </is>
       </c>
       <c r="B295" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4th Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C295" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">WINSTON SALEM</t>
+          <t xml:space="preserve">Memphis</t>
         </is>
       </c>
       <c r="D295" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">North Carolina</t>
+          <t xml:space="preserve">Tennessee</t>
         </is>
       </c>
       <c r="E295" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JROTC (Cost Shared)</t>
+          <t xml:space="preserve">NDCC</t>
         </is>
       </c>
       <c r="F295" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G295" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H295" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I295" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J295" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">301 N HAWTHORNE RD</t>
+          <t xml:space="preserve">7653 Poplar Pike</t>
         </is>
       </c>
       <c r="K295" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">27104</t>
+          <t xml:space="preserve">38138</t>
         </is>
       </c>
       <c r="L295" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M295" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N295" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">336.703.4117 OR 336.703.4145</t>
+          <t xml:space="preserve">901-416-7465</t>
         </is>
       </c>
       <c r="O295" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4/24/2026</t>
+          <t xml:space="preserve">3/22/2024</t>
         </is>
       </c>
       <c r="P295" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI POSITION AVAILABLE</t>
+          <t xml:space="preserve">AI position available immediately.</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">RANDLEMAN HIGH SCHOOL</t>
+          <t xml:space="preserve">Gibbs</t>
         </is>
       </c>
       <c r="B296" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4th Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C296" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">RANDLEMAN</t>
+          <t xml:space="preserve">Corryton</t>
         </is>
       </c>
       <c r="D296" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">North Carolina</t>
+          <t xml:space="preserve">Tennessee</t>
         </is>
       </c>
       <c r="E296" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F296" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G296" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H296" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I296" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J296" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4396 TIGERS DEN RD</t>
+          <t xml:space="preserve">7628 Tazewell Pike</t>
         </is>
       </c>
       <c r="K296" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">27317</t>
+          <t xml:space="preserve">37721</t>
         </is>
       </c>
       <c r="L296" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M296" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI/Administrator</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N296" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">336.498.2682</t>
+          <t xml:space="preserve">(865) 689-9130</t>
         </is>
       </c>
       <c r="O296" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4/27/2026</t>
+          <t xml:space="preserve">4/29/2026</t>
         </is>
       </c>
       <c r="P296" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI POSITION AVAILABLE (ITH PENDING)</t>
+          <t xml:space="preserve">SAI position available 25 May 2026.</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">RICHMOND SENIOR HIGH SCHOOL</t>
+          <t xml:space="preserve">Hamilton High School</t>
         </is>
       </c>
       <c r="B297" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4th Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C297" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">ROCKINGHAM</t>
+          <t xml:space="preserve">Memphis</t>
         </is>
       </c>
       <c r="D297" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">North Carolina</t>
+          <t xml:space="preserve">Tennessee</t>
         </is>
       </c>
       <c r="E297" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F297" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G297" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H297" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I297" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J297" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">838 N HWY 1</t>
+          <t xml:space="preserve">1363 East Person Avenue</t>
         </is>
       </c>
       <c r="K297" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">28379</t>
+          <t xml:space="preserve">38106</t>
         </is>
       </c>
       <c r="L297" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M297" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N297" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">910.997.9812</t>
+          <t xml:space="preserve">901-416-7465</t>
         </is>
       </c>
       <c r="O297" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6/26/2026</t>
+          <t xml:space="preserve">11/5/2019</t>
         </is>
       </c>
       <c r="P297" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">ADDTIONAL AI POSITION AVAILABLE (ITH PENDING)</t>
+          <t xml:space="preserve">SAI and AI positions available immediately.</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">ROBERT B GLENN HIGH SCHOOL</t>
+          <t xml:space="preserve">Kenwood</t>
         </is>
       </c>
       <c r="B298" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4th Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C298" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">KERNERSVILLE</t>
+          <t xml:space="preserve">Clarksville</t>
         </is>
       </c>
       <c r="D298" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">North Carolina</t>
+          <t xml:space="preserve">Tennessee</t>
         </is>
       </c>
       <c r="E298" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F298" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G298" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H298" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I298" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J298" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1600 UNION CROSS ROAD</t>
+          <t xml:space="preserve">251 East Pine Mountain Road</t>
         </is>
       </c>
       <c r="K298" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">27284</t>
+          <t xml:space="preserve">37042</t>
         </is>
       </c>
       <c r="L298" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M298" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N298" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">704.640.9123</t>
+          <t xml:space="preserve">(931) 553-1101</t>
         </is>
       </c>
       <c r="O298" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4/7/2026</t>
+          <t xml:space="preserve">8/5/2026</t>
         </is>
       </c>
       <c r="P298" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI POS AVAILABLE</t>
+          <t xml:space="preserve">SAI position available 02 December 2026.</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SOUTH COLUMBUS HIGH SCHOOL</t>
+          <t xml:space="preserve">Mitchell</t>
         </is>
       </c>
       <c r="B299" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4th Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C299" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">TABOR CITY</t>
+          <t xml:space="preserve">Memphis</t>
         </is>
       </c>
       <c r="D299" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">North Carolina</t>
+          <t xml:space="preserve">Tennessee</t>
         </is>
       </c>
       <c r="E299" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F299" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G299" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H299" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I299" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J299" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">40 STALLION DRIVE</t>
+          <t xml:space="preserve">658 W. Mitchell Road</t>
         </is>
       </c>
       <c r="K299" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">28463</t>
+          <t xml:space="preserve">38104</t>
         </is>
       </c>
       <c r="L299" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M299" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N299" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(910) 653-4073</t>
+          <t xml:space="preserve">(901) 416-7465</t>
         </is>
       </c>
       <c r="O299" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/14/2026</t>
+          <t xml:space="preserve">11/6/2024</t>
         </is>
       </c>
       <c r="P299" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI POSITION AVAILABLE</t>
+          <t xml:space="preserve">SAI and Ai position available immediately. LTC(Ret) Walleon Bobo is the DAI and POC.</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">South Granville High School</t>
+          <t xml:space="preserve">Oakhaven High School</t>
         </is>
       </c>
       <c r="B300" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4th Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C300" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Creedmoor</t>
+          <t xml:space="preserve">Memphis</t>
         </is>
       </c>
       <c r="D300" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">North Carolina</t>
+          <t xml:space="preserve">Tennessee</t>
         </is>
       </c>
       <c r="E300" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F300" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G300" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H300" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I300" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J300" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">701 N Crescent Drive</t>
+          <t xml:space="preserve">3125 Ladbrook Road</t>
         </is>
       </c>
       <c r="K300" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">27522</t>
+          <t xml:space="preserve">38118</t>
         </is>
       </c>
       <c r="L300" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M300" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N300" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">919.528.5533</t>
+          <t xml:space="preserve">901-416-9935/7465</t>
         </is>
       </c>
       <c r="O300" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/1/2025</t>
+          <t xml:space="preserve">2/10/2020</t>
         </is>
       </c>
       <c r="P300" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI POS Available</t>
+          <t xml:space="preserve">SAI position available immediately.</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SOUTHEAST COLLEGIATE PREP ACADEMY</t>
+          <t xml:space="preserve">Page HS</t>
         </is>
       </c>
       <c r="B301" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4th Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C301" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Halifax</t>
+          <t xml:space="preserve">Franklin</t>
         </is>
       </c>
       <c r="D301" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">North Carolina</t>
+          <t xml:space="preserve">Tennessee</t>
         </is>
       </c>
       <c r="E301" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F301" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G301" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2</t>
+          <t xml:space="preserve">3</t>
         </is>
       </c>
       <c r="H301" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I301" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J301" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">16683 HWY 125E</t>
+          <t xml:space="preserve">6281 Arno Rd Rt 1</t>
         </is>
       </c>
       <c r="K301" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">27839</t>
+          <t xml:space="preserve">37064</t>
         </is>
       </c>
       <c r="L301" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M301" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N301" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">252.445.2025 OR 2027</t>
+          <t xml:space="preserve">615-472-4730</t>
         </is>
       </c>
       <c r="O301" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4/23/2026</t>
+          <t xml:space="preserve">9/9/2026</t>
         </is>
       </c>
       <c r="P301" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI &amp; AI POSITION AVAILABLE</t>
+          <t xml:space="preserve">SAI and 2 AI positions available immediately.</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">ST PAULS HIGH SCHOOL</t>
+          <t xml:space="preserve">Sheffield High School</t>
         </is>
       </c>
       <c r="B302" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4th Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C302" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">ST PAULS</t>
+          <t xml:space="preserve">Memphis</t>
         </is>
       </c>
       <c r="D302" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">North Carolina</t>
+          <t xml:space="preserve">Tennessee</t>
         </is>
       </c>
       <c r="E302" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F302" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G302" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H302" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I302" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J302" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">648 NORTH OLD STAGE ROAD</t>
+          <t xml:space="preserve">4315 Sheffield Ave.</t>
         </is>
       </c>
       <c r="K302" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">28384</t>
+          <t xml:space="preserve">38118</t>
         </is>
       </c>
       <c r="L302" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M302" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N302" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">910.865.4177</t>
+          <t xml:space="preserve">(901) 416-9935 or (901) 487-5473</t>
         </is>
       </c>
       <c r="O302" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3/1/2026</t>
+          <t xml:space="preserve">1/26/2026</t>
         </is>
       </c>
       <c r="P302" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI POS AVAILABLE (ITH PENDING)</t>
+          <t xml:space="preserve">SAI position available immediately.</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">WALLACE-ROSE HILL HIGH SCHOOL</t>
+          <t xml:space="preserve">Stone Memorial</t>
         </is>
       </c>
       <c r="B303" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4th Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C303" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">TEACHEY</t>
+          <t xml:space="preserve">Crossville</t>
         </is>
       </c>
       <c r="D303" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">North Carolina</t>
+          <t xml:space="preserve">Tennessee</t>
         </is>
       </c>
       <c r="E303" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JROTC (Cost Shared)</t>
+          <t xml:space="preserve">NDCC</t>
         </is>
       </c>
       <c r="F303" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G303" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H303" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I303" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J303" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">602 HIGH SCHOOL ROAD</t>
+          <t xml:space="preserve">2800 Cook Rd.</t>
         </is>
       </c>
       <c r="K303" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">28464</t>
+          <t xml:space="preserve">38571</t>
         </is>
       </c>
       <c r="L303" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M303" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N303" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">910.285.7501</t>
+          <t xml:space="preserve">(931) 484-5767</t>
         </is>
       </c>
       <c r="O303" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4/7/2026</t>
+          <t xml:space="preserve">9/2/2025</t>
         </is>
       </c>
       <c r="P303" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI POS AVAILABLE (ITH PENDING)</t>
+          <t xml:space="preserve">SAI and AI position available immediately.</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Washington County High School</t>
+          <t xml:space="preserve">Trezevant</t>
         </is>
       </c>
       <c r="B304" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4th Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C304" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Plymouth</t>
+          <t xml:space="preserve">Memphis</t>
         </is>
       </c>
       <c r="D304" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">North Carolina</t>
+          <t xml:space="preserve">Tennessee</t>
         </is>
       </c>
       <c r="E304" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F304" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G304" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H304" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I304" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J304" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">800 E Main Street</t>
+          <t xml:space="preserve">3350 N. Trezevant St.</t>
         </is>
       </c>
       <c r="K304" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">27962</t>
+          <t xml:space="preserve">38127</t>
         </is>
       </c>
       <c r="L304" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M304" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N304" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(252) 793-5880</t>
+          <t xml:space="preserve">(901) 416-9935</t>
         </is>
       </c>
       <c r="O304" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1/24/2022</t>
+          <t xml:space="preserve">8/15/2025</t>
         </is>
       </c>
       <c r="P304" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI POS Available</t>
+          <t xml:space="preserve">SAI position available 09 June 2026.</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">West Columbus High School</t>
+          <t xml:space="preserve">York Institute</t>
         </is>
       </c>
       <c r="B305" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4th Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C305" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">CERRO GORDO</t>
+          <t xml:space="preserve">Jamestown</t>
         </is>
       </c>
       <c r="D305" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">North Carolina</t>
+          <t xml:space="preserve">Tennessee</t>
         </is>
       </c>
       <c r="E305" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F305" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G305" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H305" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I305" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J305" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7924 ANDREW JACKSON HWY SW</t>
+          <t xml:space="preserve">701 North Main St.</t>
         </is>
       </c>
       <c r="K305" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">28430</t>
+          <t xml:space="preserve">38556</t>
         </is>
       </c>
       <c r="L305" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">NCO</t>
         </is>
       </c>
       <c r="M305" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI/Administrator</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N305" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">910.641.2112 OR 910.654.6111</t>
+          <t xml:space="preserve">(931) 879-8101</t>
         </is>
       </c>
       <c r="O305" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2/23/2026</t>
+          <t xml:space="preserve">10/29/2024</t>
         </is>
       </c>
       <c r="P305" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI POS AVAILABLE (ITH PENDING)</t>
+          <t xml:space="preserve">AI position available immediately.</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">WEST JOHNSTON HIGH SCHOOL</t>
+          <t xml:space="preserve">Alice High School</t>
         </is>
       </c>
       <c r="B306" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C306" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">BENSON</t>
+          <t xml:space="preserve">Alice</t>
         </is>
       </c>
       <c r="D306" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">North Carolina</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E306" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F306" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G306" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H306" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I306" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J306" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5935 RALEIGH ROAD</t>
+          <t xml:space="preserve">#1 Coyote Trail</t>
         </is>
       </c>
       <c r="K306" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">27504</t>
+          <t xml:space="preserve">78332</t>
         </is>
       </c>
       <c r="L306" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M306" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N306" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">919.934.7333 EXT 5900</t>
+          <t xml:space="preserve">361-562-6288</t>
         </is>
       </c>
       <c r="O306" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1/16/2026</t>
+          <t xml:space="preserve">8/4/2025</t>
         </is>
       </c>
       <c r="P306" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI POS AVAILABLE (ITH PENDING)</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">WEST ROWAN HIGH SCHOOL</t>
+          <t xml:space="preserve">Alice High School</t>
         </is>
       </c>
       <c r="B307" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C307" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">MOUNT ULLA</t>
+          <t xml:space="preserve">Alice</t>
         </is>
       </c>
       <c r="D307" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">North Carolina</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E307" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F307" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G307" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H307" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I307" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J307" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8050 NC HIGHWAY 801</t>
+          <t xml:space="preserve">#1 Coyote Trail</t>
         </is>
       </c>
       <c r="K307" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">28125</t>
+          <t xml:space="preserve">78332</t>
         </is>
       </c>
       <c r="L307" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M307" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI/Administrator</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N307" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">704.630.6084 and/or 704.278.9233 ext 133</t>
+          <t xml:space="preserve">361-562-6288</t>
         </is>
       </c>
       <c r="O307" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/2/2025</t>
+          <t xml:space="preserve">6/22/2026</t>
         </is>
       </c>
       <c r="P307" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI Position Available</t>
+          <t xml:space="preserve">Effective Availability: Available now for Army Instructor (AI).</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Devils Lake</t>
+          <t xml:space="preserve">Berkner High School</t>
         </is>
       </c>
       <c r="B308" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3rd Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C308" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Devils Lake</t>
+          <t xml:space="preserve">Richardson</t>
         </is>
       </c>
       <c r="D308" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">North Dakota</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E308" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F308" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G308" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H308" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I308" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J308" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1601 College Dr North North Dakota</t>
+          <t xml:space="preserve">1600 E. Spring Valley Rd</t>
         </is>
       </c>
       <c r="K308" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">58301</t>
+          <t xml:space="preserve">75081</t>
         </is>
       </c>
       <c r="L308" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M308" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N308" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">701-662-1200</t>
+          <t xml:space="preserve">469-593-7000</t>
         </is>
       </c>
       <c r="O308" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1/2/2026</t>
+          <t xml:space="preserve">9/25/2026</t>
         </is>
       </c>
       <c r="P308" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Effective Availability: Available now for Senior Army Instructor (SAI).</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dr. Rita Hocog Inos Jr./Sr. High School</t>
+          <t xml:space="preserve">Big Springs Charter School Ed Brune Campus</t>
         </is>
       </c>
       <c r="B309" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C309" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rota</t>
+          <t xml:space="preserve">Leakey</t>
         </is>
       </c>
       <c r="D309" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Northern Mariana Islands</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E309" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JROTC (Cost Shared)</t>
+          <t xml:space="preserve">NDCC</t>
         </is>
       </c>
       <c r="F309" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G309" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H309" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I309" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J309" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SongSong Village</t>
+          <t xml:space="preserve">10664 US-83</t>
         </is>
       </c>
       <c r="K309" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">96951</t>
+          <t xml:space="preserve">78873</t>
         </is>
       </c>
       <c r="L309" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M309" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N309" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(670) 237-3013</t>
+          <t xml:space="preserve">830-232-7403</t>
         </is>
       </c>
       <c r="O309" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">12/18/2019</t>
+          <t xml:space="preserve">7/21/2026</t>
         </is>
       </c>
       <c r="P309" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Available now</t>
+          <t xml:space="preserve">Effective Availability: 03AUG2026 for Senior Army Instructor (SAI).</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kagman High School</t>
+          <t xml:space="preserve">Big Springs Charter School Ed Brune Campus</t>
         </is>
       </c>
       <c r="B310" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C310" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Saipan</t>
+          <t xml:space="preserve">Leakey</t>
         </is>
       </c>
       <c r="D310" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Northern Mariana Islands</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E310" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JROTC (Cost Shared)</t>
+          <t xml:space="preserve">NDCC</t>
         </is>
       </c>
       <c r="F310" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G310" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H310" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I310" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J310" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Half Flower St</t>
+          <t xml:space="preserve">10664 US-83</t>
         </is>
       </c>
       <c r="K310" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">96950</t>
+          <t xml:space="preserve">78873</t>
         </is>
       </c>
       <c r="L310" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M310" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI/Administrator</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N310" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(670) 322-6760</t>
+          <t xml:space="preserve">830-232-7403</t>
         </is>
       </c>
       <c r="O310" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">9/2/2026</t>
+          <t xml:space="preserve">7/21/2026</t>
         </is>
       </c>
       <c r="P310" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI Position available now.</t>
+          <t xml:space="preserve">Effective Availability: 03AUG2026 for Army Instructor (AI).</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Bethel Tate</t>
+          <t xml:space="preserve">Bowie High School</t>
         </is>
       </c>
       <c r="B311" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C311" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Bethel Tate</t>
+          <t xml:space="preserve">El Paso</t>
         </is>
       </c>
       <c r="D311" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ohio</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E311" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F311" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G311" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H311" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I311" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J311" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3420 State Route 125</t>
+          <t xml:space="preserve">801 S. San Marcial St.</t>
         </is>
       </c>
       <c r="K311" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">45106</t>
+          <t xml:space="preserve">79905</t>
         </is>
       </c>
       <c r="L311" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M311" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N311" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(513) 734-2271</t>
+          <t xml:space="preserve">915-230-2209/4322</t>
         </is>
       </c>
       <c r="O311" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4/2/2026</t>
+          <t xml:space="preserve">9/21/2026</t>
         </is>
       </c>
       <c r="P311" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI and AI position available immediately.</t>
+          <t xml:space="preserve">Effective Availability: Available now for Army Instructor (AI).</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Bishop Fenwick</t>
+          <t xml:space="preserve">Canyon Lake High School</t>
         </is>
       </c>
       <c r="B312" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C312" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Franklin</t>
+          <t xml:space="preserve">Fischer</t>
         </is>
       </c>
       <c r="D312" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ohio</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E312" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F312" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G312" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H312" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I312" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J312" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4855 Ohio 122</t>
+          <t xml:space="preserve">8555 FM 32</t>
         </is>
       </c>
       <c r="K312" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">45005</t>
+          <t xml:space="preserve">78623</t>
         </is>
       </c>
       <c r="L312" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M312" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N312" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(513) 420-0723</t>
+          <t xml:space="preserve">830-855-1727</t>
         </is>
       </c>
       <c r="O312" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4/2/2026</t>
+          <t xml:space="preserve">6/12/2026</t>
         </is>
       </c>
       <c r="P312" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI and AI positions available immediately.</t>
+          <t xml:space="preserve">Effective Availability: 01JUL2026 for Senior Army Instructor (SAI).</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Charles F. Brush</t>
+          <t xml:space="preserve">Carrizo Springs High School</t>
         </is>
       </c>
       <c r="B313" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C313" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cleveland</t>
+          <t xml:space="preserve">Carrizo Springs</t>
         </is>
       </c>
       <c r="D313" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ohio</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E313" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F313" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G313" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H313" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I313" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J313" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4875 Glenlyn</t>
+          <t xml:space="preserve">335 FM 1917</t>
         </is>
       </c>
       <c r="K313" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">44124</t>
+          <t xml:space="preserve">78834</t>
         </is>
       </c>
       <c r="L313" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M313" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N313" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(216) 691-2068</t>
+          <t xml:space="preserve">830-876-9393</t>
         </is>
       </c>
       <c r="O313" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4/2/2026</t>
+          <t xml:space="preserve">9/28/2026</t>
         </is>
       </c>
       <c r="P313" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI and AI positions available immediately.</t>
+          <t xml:space="preserve">Effective Availability: 06OCT2026 for Senior Army Instructor (SAI).</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dayton Early College Academy</t>
+          <t xml:space="preserve">Channelview High School</t>
         </is>
       </c>
       <c r="B314" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C314" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dayton</t>
+          <t xml:space="preserve">Channelview</t>
         </is>
       </c>
       <c r="D314" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ohio</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E314" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F314" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G314" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H314" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I314" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J314" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">300 College Park</t>
+          <t xml:space="preserve">1100 Sheldon Rd</t>
         </is>
       </c>
       <c r="K314" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">45469</t>
+          <t xml:space="preserve">77530</t>
         </is>
       </c>
       <c r="L314" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M314" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N314" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(937) 229-5780</t>
+          <t xml:space="preserve">281-452-1450</t>
         </is>
       </c>
       <c r="O314" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4/2/2026</t>
+          <t xml:space="preserve">9/4/2026</t>
         </is>
       </c>
       <c r="P314" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI and AI positions available immediately.</t>
+          <t xml:space="preserve">Effective Availability: 01DEC2026 for Army Instructor (AI).</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Elyria</t>
+          <t xml:space="preserve">Claudia Taylor Lady Bird Johnson High School</t>
         </is>
       </c>
       <c r="B315" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C315" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Elyria</t>
+          <t xml:space="preserve">San Antonio</t>
         </is>
       </c>
       <c r="D315" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ohio</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E315" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F315" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G315" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H315" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I315" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J315" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">601 Middle Avenue</t>
+          <t xml:space="preserve">23203 Bulverde Rd</t>
         </is>
       </c>
       <c r="K315" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">44035</t>
+          <t xml:space="preserve">78259</t>
         </is>
       </c>
       <c r="L315" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO</t>
         </is>
       </c>
       <c r="M315" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N315" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">440-284-8300</t>
+          <t xml:space="preserve">210-407-0351 or wlacha@neisd.net</t>
         </is>
       </c>
       <c r="O315" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1/4/2023</t>
+          <t xml:space="preserve">7/29/2026</t>
         </is>
       </c>
       <c r="P315" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Available immediately.</t>
+          <t xml:space="preserve">Effective Availability: 01JAN2027 for Army Instructor (AI).</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Garfield HS</t>
+          <t xml:space="preserve">Clear Falls High School</t>
         </is>
       </c>
       <c r="B316" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C316" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Akron</t>
+          <t xml:space="preserve">League City</t>
         </is>
       </c>
       <c r="D316" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ohio</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E316" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F316" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G316" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H316" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I316" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J316" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1326 BROWN STREET</t>
+          <t xml:space="preserve">4380 Village Way</t>
         </is>
       </c>
       <c r="K316" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">44301</t>
+          <t xml:space="preserve">77573</t>
         </is>
       </c>
       <c r="L316" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M316" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI/Administrator</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N316" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(330) 761-2895</t>
+          <t xml:space="preserve">281-284-1100</t>
         </is>
       </c>
       <c r="O316" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1/15/2026</t>
+          <t xml:space="preserve">8/5/2026</t>
         </is>
       </c>
       <c r="P316" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI and AI position available 01 June 2026.</t>
+          <t xml:space="preserve">Effective Availability: Available now for Senior Army Instructor (SAI).</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Horizon Science Academy</t>
+          <t xml:space="preserve">Copperas Cove High School</t>
         </is>
       </c>
       <c r="B317" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C317" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cleveland</t>
+          <t xml:space="preserve">Copperas Cove</t>
         </is>
       </c>
       <c r="D317" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ohio</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E317" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F317" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G317" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H317" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I317" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J317" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6000 Marginal Road</t>
+          <t xml:space="preserve">400 South 25th St</t>
         </is>
       </c>
       <c r="K317" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">44103</t>
+          <t xml:space="preserve">76522</t>
         </is>
       </c>
       <c r="L317" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M317" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">SAI</t>
         </is>
       </c>
       <c r="N317" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">216-432-3660</t>
+          <t xml:space="preserve">915-504-5036</t>
         </is>
       </c>
       <c r="O317" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6/16/2020</t>
+          <t xml:space="preserve">3/19/2026</t>
         </is>
       </c>
       <c r="P317" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Available immediately</t>
+          <t xml:space="preserve">Effective Availability: 01JUL2026 for Army Instructor (AI).</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kenton</t>
+          <t xml:space="preserve">Crandall High School</t>
         </is>
       </c>
       <c r="B318" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C318" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kenton</t>
+          <t xml:space="preserve">Crandall</t>
         </is>
       </c>
       <c r="D318" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ohio</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E318" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JROTC (Cost Shared)</t>
+          <t xml:space="preserve">NDCC</t>
         </is>
       </c>
       <c r="F318" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G318" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H318" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I318" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J318" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">200 Harding Avenue</t>
+          <t xml:space="preserve">13385 FM 3039</t>
         </is>
       </c>
       <c r="K318" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">43326</t>
+          <t xml:space="preserve">75114</t>
         </is>
       </c>
       <c r="L318" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M318" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI/Administrator</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N318" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(419) 673-1286</t>
+          <t xml:space="preserve">972-427-6150</t>
         </is>
       </c>
       <c r="O318" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">11/13/2024</t>
+          <t xml:space="preserve">3/3/2021</t>
         </is>
       </c>
       <c r="P318" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI position available immediately.</t>
+          <t xml:space="preserve">Available SY 21-22</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lakeside</t>
+          <t xml:space="preserve">Crandall High School</t>
         </is>
       </c>
       <c r="B319" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C319" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ashtabula</t>
+          <t xml:space="preserve">Crandall</t>
         </is>
       </c>
       <c r="D319" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ohio</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E319" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JROTC (Cost Shared)</t>
+          <t xml:space="preserve">NDCC</t>
         </is>
       </c>
       <c r="F319" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G319" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H319" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I319" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J319" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6600 Sanborn Rd</t>
+          <t xml:space="preserve">13385 FM 3039</t>
         </is>
       </c>
       <c r="K319" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">44004</t>
+          <t xml:space="preserve">75114</t>
         </is>
       </c>
       <c r="L319" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M319" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N319" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(440) 993-2480</t>
+          <t xml:space="preserve">972-427-6150</t>
         </is>
       </c>
       <c r="O319" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4/2/2026</t>
+          <t xml:space="preserve">3/7/2025</t>
         </is>
       </c>
       <c r="P319" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI and AI position available immediately.</t>
+          <t xml:space="preserve">Available on 24 May 2025</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Liberty Benton</t>
+          <t xml:space="preserve">Dallas Public Schools</t>
         </is>
       </c>
       <c r="B320" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C320" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Findlay</t>
+          <t xml:space="preserve">Dallas</t>
         </is>
       </c>
       <c r="D320" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ohio</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E320" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F320" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G320" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H320" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I320" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J320" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">9190 Country Road 9</t>
+          <t xml:space="preserve">9400 N. Central Expressway</t>
         </is>
       </c>
       <c r="K320" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">45840</t>
+          <t xml:space="preserve">75231</t>
         </is>
       </c>
       <c r="L320" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M320" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N320" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(419) 424-5351</t>
+          <t xml:space="preserve">972-502-4956</t>
         </is>
       </c>
       <c r="O320" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4/2/2026</t>
+          <t xml:space="preserve">6/5/2026</t>
         </is>
       </c>
       <c r="P320" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI and AI positions available immediately.</t>
+          <t xml:space="preserve">Effective Availability: 11JUN2026 for a Deputy of Operations (DOP).</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lincoln West</t>
+          <t xml:space="preserve">Del Valle High School</t>
         </is>
       </c>
       <c r="B321" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C321" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cleveland</t>
+          <t xml:space="preserve">El Paso</t>
         </is>
       </c>
       <c r="D321" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ohio</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E321" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F321" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G321" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H321" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I321" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J321" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3203 West 30th Street</t>
+          <t xml:space="preserve">950 Bordeaux Dr</t>
         </is>
       </c>
       <c r="K321" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">44109</t>
+          <t xml:space="preserve">79907</t>
         </is>
       </c>
       <c r="L321" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">NCO</t>
         </is>
       </c>
       <c r="M321" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N321" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">216-838-7050</t>
+          <t xml:space="preserve">915-434-0731</t>
         </is>
       </c>
       <c r="O321" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3/19/2024</t>
+          <t xml:space="preserve">7/8/2026</t>
         </is>
       </c>
       <c r="P321" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI position available immediately.</t>
+          <t xml:space="preserve">Effective Availability: 18JUL2026 for Army Instructor (AI).</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Marion Harding</t>
+          <t xml:space="preserve">DeSoto High School</t>
         </is>
       </c>
       <c r="B322" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C322" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Marion</t>
+          <t xml:space="preserve">DeSoto</t>
         </is>
       </c>
       <c r="D322" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ohio</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E322" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F322" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G322" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H322" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Required</t>
+          <t xml:space="preserve">Additional</t>
         </is>
       </c>
       <c r="I322" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J322" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1500 Harding HWY E.</t>
+          <t xml:space="preserve">600 Eagles Dr.</t>
         </is>
       </c>
       <c r="K322" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">43302</t>
+          <t xml:space="preserve">75115</t>
         </is>
       </c>
       <c r="L322" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M322" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">SAI</t>
         </is>
       </c>
       <c r="N322" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(740) 223-4700</t>
+          <t xml:space="preserve">972-274-1818</t>
         </is>
       </c>
       <c r="O322" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5/12/2025</t>
+          <t xml:space="preserve">9/30/2026</t>
         </is>
       </c>
       <c r="P322" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI position available 23 May 2025.</t>
+          <t xml:space="preserve">Second Army Instructor (AI) position available</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Perry</t>
+          <t xml:space="preserve">Dunbar High School</t>
         </is>
       </c>
       <c r="B323" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C323" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">MASSILLON</t>
+          <t xml:space="preserve">Fort Worth</t>
         </is>
       </c>
       <c r="D323" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ohio</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E323" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F323" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G323" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H323" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I323" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J323" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4201 13TH ST NW</t>
+          <t xml:space="preserve">5700 Ramey Ave</t>
         </is>
       </c>
       <c r="K323" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">44646</t>
+          <t xml:space="preserve">76112</t>
         </is>
       </c>
       <c r="L323" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M323" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI/AI</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N323" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">330-477-3486 x 2184</t>
+          <t xml:space="preserve">817-815-7352</t>
         </is>
       </c>
       <c r="O323" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1/10/2023</t>
+          <t xml:space="preserve">6/22/2026</t>
         </is>
       </c>
       <c r="P323" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI position available immediately.</t>
+          <t xml:space="preserve">Effective Availability: 26JUN2026 for Senior Army Instructor (SAI).</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Shaw High School</t>
+          <t xml:space="preserve">Eastwood High School</t>
         </is>
       </c>
       <c r="B324" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C324" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cleveland</t>
+          <t xml:space="preserve">El Paso</t>
         </is>
       </c>
       <c r="D324" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ohio</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E324" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F324" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G324" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H324" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I324" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J324" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">15320 Euclid Avenue</t>
+          <t xml:space="preserve">2430 McRae Blvd</t>
         </is>
       </c>
       <c r="K324" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">44112</t>
+          <t xml:space="preserve">79925</t>
         </is>
       </c>
       <c r="L324" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M324" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N324" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(216) 268-6887</t>
+          <t xml:space="preserve">915-434-0731</t>
         </is>
       </c>
       <c r="O324" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/29/2022</t>
+          <t xml:space="preserve">5/29/2026</t>
         </is>
       </c>
       <c r="P324" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI positions available immediately.</t>
+          <t xml:space="preserve">Effective Availability: 27JUN2026 for Army Instructor (AI).</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Springfield</t>
+          <t xml:space="preserve">Fort Worth Independent School District</t>
         </is>
       </c>
       <c r="B325" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C325" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOLLAND</t>
+          <t xml:space="preserve">Fort Worth</t>
         </is>
       </c>
       <c r="D325" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ohio</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E325" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F325" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G325" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H325" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I325" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J325" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1470 S. MCCORD RD</t>
+          <t xml:space="preserve">2801 Patino Rd</t>
         </is>
       </c>
       <c r="K325" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">43528</t>
+          <t xml:space="preserve">76112</t>
         </is>
       </c>
       <c r="L325" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M325" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N325" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(419) 867-5613</t>
+          <t xml:space="preserve">817-814-2000</t>
         </is>
       </c>
       <c r="O325" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">11/25/2025</t>
+          <t xml:space="preserve">10/22/2026</t>
         </is>
       </c>
       <c r="P325" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI position available 16 June, 2026.</t>
+          <t xml:space="preserve">Effective Availability: Available now for a Director of Army Instruction (DAI).</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Warrensville Heights</t>
+          <t xml:space="preserve">Franklin High School</t>
         </is>
       </c>
       <c r="B326" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C326" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cleveland</t>
+          <t xml:space="preserve">El Paso</t>
         </is>
       </c>
       <c r="D326" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ohio</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E326" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F326" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G326" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H326" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I326" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J326" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4270 Northfield Rd.</t>
+          <t xml:space="preserve">900 Resler Dr</t>
         </is>
       </c>
       <c r="K326" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">44128</t>
+          <t xml:space="preserve">79912</t>
         </is>
       </c>
       <c r="L326" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M326" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N326" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(216) 230-2614 X 3006</t>
+          <t xml:space="preserve">915-230-2209</t>
         </is>
       </c>
       <c r="O326" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2/2/2026</t>
+          <t xml:space="preserve">8/7/2026</t>
         </is>
       </c>
       <c r="P326" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI position available immediately.</t>
+          <t xml:space="preserve">Effective Availability: 01SEP2026 for Senior Army Instructor (SAI).</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cache High School</t>
+          <t xml:space="preserve">G.C. Scarborough High School</t>
         </is>
       </c>
       <c r="B327" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C327" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cache</t>
+          <t xml:space="preserve">Houston</t>
         </is>
       </c>
       <c r="D327" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Oklahoma</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E327" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F327" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G327" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H327" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I327" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J327" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">102 West H Ave</t>
+          <t xml:space="preserve">4141 Costa Rica Rd</t>
         </is>
       </c>
       <c r="K327" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">73527</t>
+          <t xml:space="preserve">77092</t>
         </is>
       </c>
       <c r="L327" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M327" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N327" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">580-429-3214</t>
+          <t xml:space="preserve">713-967-5227</t>
         </is>
       </c>
       <c r="O327" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4/13/2026</t>
+          <t xml:space="preserve">8/6/2026</t>
         </is>
       </c>
       <c r="P327" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Effective Availability: Available now for Senior Army Instructor (SAI).</t>
+          <t xml:space="preserve">Effective Availability: Available now for Army Instructor (AI).</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cache High School</t>
+          <t xml:space="preserve">Galena Park High School</t>
         </is>
       </c>
       <c r="B328" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C328" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cache</t>
+          <t xml:space="preserve">Galena Park</t>
         </is>
       </c>
       <c r="D328" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Oklahoma</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E328" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F328" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G328" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H328" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I328" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J328" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">102 West H Ave</t>
+          <t xml:space="preserve">1000 Keene St</t>
         </is>
       </c>
       <c r="K328" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">73527</t>
+          <t xml:space="preserve">77547</t>
         </is>
       </c>
       <c r="L328" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M328" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N328" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">580-429-3214</t>
+          <t xml:space="preserve">832-386-2800</t>
         </is>
       </c>
       <c r="O328" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4/13/2026</t>
+          <t xml:space="preserve">8/26/2026</t>
         </is>
       </c>
       <c r="P328" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Effective Availability: Available now for Army Instructor (AI).</t>
+          <t xml:space="preserve">Effective Availability: 23JUN2027 for Senior Army Instructor (SAI)</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Daniel Webster High School</t>
+          <t xml:space="preserve">Grand Prairie High School</t>
         </is>
       </c>
       <c r="B329" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C329" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tulsa</t>
+          <t xml:space="preserve">Grand Prairie</t>
         </is>
       </c>
       <c r="D329" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Oklahoma</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E329" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F329" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G329" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H329" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I329" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J329" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1919 West 40th St</t>
+          <t xml:space="preserve">101 High School Dr</t>
         </is>
       </c>
       <c r="K329" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">74107</t>
+          <t xml:space="preserve">75050</t>
         </is>
       </c>
       <c r="L329" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M329" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N329" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">918-289-3720 or 918-746-8006</t>
+          <t xml:space="preserve">972-809-5790</t>
         </is>
       </c>
       <c r="O329" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4/29/2026</t>
+          <t xml:space="preserve">12/30/2025</t>
         </is>
       </c>
       <c r="P329" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Effective Availability: 02JAN2027 for Senior Army Instructor (SAI).</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Putnam City West High School</t>
+          <t xml:space="preserve">Green B. Trimble Technical High School</t>
         </is>
       </c>
       <c r="B330" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C330" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Oklahoma City</t>
+          <t xml:space="preserve">Fort Worth</t>
         </is>
       </c>
       <c r="D330" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Oklahoma</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E330" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F330" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G330" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H330" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I330" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J330" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8500 NW 23rd St</t>
+          <t xml:space="preserve">1003 West Cannon</t>
         </is>
       </c>
       <c r="K330" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">73127</t>
+          <t xml:space="preserve">76104</t>
         </is>
       </c>
       <c r="L330" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M330" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N330" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">405-787-1140</t>
+          <t xml:space="preserve">817-815-7356</t>
         </is>
       </c>
       <c r="O330" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8/18/2026</t>
+          <t xml:space="preserve">6/12/2026</t>
         </is>
       </c>
       <c r="P330" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Effective Availability: 17AUG2026 for Army Instructor (AI).</t>
+          <t xml:space="preserve">Effective Availability: Available now for Army Instructor (AI).</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Connellsville Area High School</t>
+          <t xml:space="preserve">H. Grady Spruce High School</t>
         </is>
       </c>
       <c r="B331" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2nd Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C331" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Connellsville</t>
+          <t xml:space="preserve">Dallas</t>
         </is>
       </c>
       <c r="D331" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pennsylvania</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E331" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F331" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G331" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H331" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I331" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J331" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">201 Falcon Drive</t>
+          <t xml:space="preserve">9733 Old Seagoville Rd</t>
         </is>
       </c>
       <c r="K331" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">15425</t>
+          <t xml:space="preserve">75217</t>
         </is>
       </c>
       <c r="L331" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M331" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N331" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">724-628-1350 Ext 2234 / 724-628-3300</t>
+          <t xml:space="preserve">972-925-4861</t>
         </is>
       </c>
       <c r="O331" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5/8/2026</t>
+          <t xml:space="preserve">10/15/2026</t>
         </is>
       </c>
       <c r="P331" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Effective Availability: 16JAN2027 for Senior Army Instructor (SAI).</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Frankford HS</t>
+          <t xml:space="preserve">James Madison High School</t>
         </is>
       </c>
       <c r="B332" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2nd Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C332" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Philadephia</t>
+          <t xml:space="preserve">Dallas</t>
         </is>
       </c>
       <c r="D332" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pennsylvania</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E332" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F332" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G332" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H332" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I332" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J332" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5000 Oxford Ave</t>
+          <t xml:space="preserve">3000 Martin Luther King Jr. Blvd</t>
         </is>
       </c>
       <c r="K332" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">19124</t>
+          <t xml:space="preserve">75215</t>
         </is>
       </c>
       <c r="L332" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M332" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N332" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">678-778-8119 / 215-400-7200</t>
+          <t xml:space="preserve">972-502-4956</t>
         </is>
       </c>
       <c r="O332" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6/4/2024</t>
+          <t xml:space="preserve">6/12/2026</t>
         </is>
       </c>
       <c r="P332" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Effective Availability: 10JUN2026 for Army Instructor (AI).</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Greene County Career and Technical Center</t>
+          <t xml:space="preserve">Juarez-Lincoln High School</t>
         </is>
       </c>
       <c r="B333" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2nd Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C333" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">WAYNESBURG</t>
+          <t xml:space="preserve">Mission</t>
         </is>
       </c>
       <c r="D333" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pennsylvania</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E333" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NDCC</t>
+          <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F333" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G333" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H333" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I333" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J333" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">60 ZIMMERMAN DRIVE</t>
+          <t xml:space="preserve">7801 West 7 Mile Road</t>
         </is>
       </c>
       <c r="K333" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">15370</t>
+          <t xml:space="preserve">78574</t>
         </is>
       </c>
       <c r="L333" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M333" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N333" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">724-627-3106</t>
+          <t xml:space="preserve">956-323-2890</t>
         </is>
       </c>
       <c r="O333" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5/12/2025</t>
+          <t xml:space="preserve">9/18/2025</t>
         </is>
       </c>
       <c r="P333" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Superintendent is POC</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lebanon HS</t>
+          <t xml:space="preserve">Kashmere High School</t>
         </is>
       </c>
       <c r="B334" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2nd Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C334" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lebonan</t>
+          <t xml:space="preserve">Houston</t>
         </is>
       </c>
       <c r="D334" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pennsylvania</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E334" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F334" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G334" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H334" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I334" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J334" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1000 8th Street</t>
+          <t xml:space="preserve">6900 Wileyvale Rd</t>
         </is>
       </c>
       <c r="K334" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">17042</t>
+          <t xml:space="preserve">77028</t>
         </is>
       </c>
       <c r="L334" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M334" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N334" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">717-273-9391 Ext 1246</t>
+          <t xml:space="preserve">713-967-5227</t>
         </is>
       </c>
       <c r="O334" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5/6/2026</t>
+          <t xml:space="preserve">6/22/2026</t>
         </is>
       </c>
       <c r="P334" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Effective Availability: 01JUL2026 for Army Instructor.</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Philadelphia Military Academy</t>
+          <t xml:space="preserve">La Joya High School</t>
         </is>
       </c>
       <c r="B335" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2nd Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C335" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Philadelphia</t>
+          <t xml:space="preserve">La Joya</t>
         </is>
       </c>
       <c r="D335" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pennsylvania</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E335" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F335" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G335" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H335" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I335" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J335" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2118 N 13th Street</t>
+          <t xml:space="preserve">604 N. Coyote Dr</t>
         </is>
       </c>
       <c r="K335" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">19122</t>
+          <t xml:space="preserve">78560</t>
         </is>
       </c>
       <c r="L335" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M335" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">AI</t>
         </is>
       </c>
       <c r="N335" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">678-778-8119</t>
+          <t xml:space="preserve">210-625-1554</t>
         </is>
       </c>
       <c r="O335" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6/4/2024</t>
+          <t xml:space="preserve">6/29/2026</t>
         </is>
       </c>
       <c r="P335" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Effective Availability: Available now for Senior Army Instructor (SAI).</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">South Philadelphia HS</t>
+          <t xml:space="preserve">La Vernia High School</t>
         </is>
       </c>
       <c r="B336" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2nd Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C336" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Philadelphia</t>
+          <t xml:space="preserve">La Vernia</t>
         </is>
       </c>
       <c r="D336" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pennsylvania</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E336" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JROTC (Cost Shared)</t>
+          <t xml:space="preserve">NDCC</t>
         </is>
       </c>
       <c r="F336" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G336" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H336" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I336" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J336" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2101 South Broad Street</t>
+          <t xml:space="preserve">225 Bluebonnet Rd</t>
         </is>
       </c>
       <c r="K336" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">19148</t>
+          <t xml:space="preserve">78121</t>
         </is>
       </c>
       <c r="L336" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M336" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N336" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">912-492-8077</t>
+          <t xml:space="preserve">830-779-6630</t>
         </is>
       </c>
       <c r="O336" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1/28/2026</t>
+          <t xml:space="preserve">10/19/2026</t>
         </is>
       </c>
       <c r="P336" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Effective Availability: 01APR2027 for Senior Army Instructor (SAI).</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Wilkes-Barre Area High School</t>
+          <t xml:space="preserve">La Vernia High School</t>
         </is>
       </c>
       <c r="B337" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2nd Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C337" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Plains</t>
+          <t xml:space="preserve">La Vernia</t>
         </is>
       </c>
       <c r="D337" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pennsylvania</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E337" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JROTC (Cost Shared)</t>
+          <t xml:space="preserve">NDCC</t>
         </is>
       </c>
       <c r="F337" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G337" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H337" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I337" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J337" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2021 Wolfpack Way</t>
+          <t xml:space="preserve">225 Bluebonnet Rd</t>
         </is>
       </c>
       <c r="K337" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">18705</t>
+          <t xml:space="preserve">78121</t>
         </is>
       </c>
       <c r="L337" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M337" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N337" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">570-826-7111 ext. 1152</t>
+          <t xml:space="preserve">830-779-6630</t>
         </is>
       </c>
       <c r="O337" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">12/9/2024</t>
+          <t xml:space="preserve">10/19/2026</t>
         </is>
       </c>
       <c r="P337" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cost Shared Program due begin school year 2025-2026. POC is the Assistant Superintendent Dr. Bob Makaravage</t>
+          <t xml:space="preserve">Effective Availability: 01APR2027 for Army Instructor (AI).</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">American Military Academy 1 March 2025</t>
+          <t xml:space="preserve">Lake Highlands High School</t>
         </is>
       </c>
       <c r="B338" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C338" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Guaynabo</t>
+          <t xml:space="preserve">Dallas</t>
         </is>
       </c>
       <c r="D338" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Puerto Rico</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E338" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F338" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G338" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H338" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I338" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J338" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">PO Box 7884</t>
+          <t xml:space="preserve">9449 Church Rd</t>
         </is>
       </c>
       <c r="K338" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">970</t>
+          <t xml:space="preserve">75238</t>
         </is>
       </c>
       <c r="L338" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M338" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N338" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">787-477-4895</t>
+          <t xml:space="preserve">469-593-1000</t>
         </is>
       </c>
       <c r="O338" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2/26/2025</t>
+          <t xml:space="preserve">9/21/2026</t>
         </is>
       </c>
       <c r="P338" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Effective Availability: Available now for Senior Army Instructor (SAI).</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Antilles HS, 1 August 2026</t>
+          <t xml:space="preserve">Livingston High School</t>
         </is>
       </c>
       <c r="B339" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C339" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">FT Buchanan</t>
+          <t xml:space="preserve">Livingston</t>
         </is>
       </c>
       <c r="D339" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Puerto Rico</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E339" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JROTC (Cost Shared)</t>
+          <t xml:space="preserve">NDCC</t>
         </is>
       </c>
       <c r="F339" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G339" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H339" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I339" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J339" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1062 Victory Road</t>
+          <t xml:space="preserve">400 FM 350</t>
         </is>
       </c>
       <c r="K339" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">934</t>
+          <t xml:space="preserve">77351</t>
         </is>
       </c>
       <c r="L339" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M339" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N339" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">939-333-5450 or 5452</t>
+          <t xml:space="preserve">936-328-2100</t>
         </is>
       </c>
       <c r="O339" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3/27/2026</t>
+          <t xml:space="preserve">6/2/2026</t>
         </is>
       </c>
       <c r="P339" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">POC is the Principal</t>
+          <t xml:space="preserve">Effective Availability: Available now for Senior Army Instructor (SAI).</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Antilles Military Academy</t>
+          <t xml:space="preserve">Livingston High School</t>
         </is>
       </c>
       <c r="B340" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C340" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Trujillo Alto</t>
+          <t xml:space="preserve">Livingston</t>
         </is>
       </c>
       <c r="D340" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Puerto Rico</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E340" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JROTC (Cost Shared)</t>
+          <t xml:space="preserve">NDCC</t>
         </is>
       </c>
       <c r="F340" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G340" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H340" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I340" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J340" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Barrio Las Cuevas</t>
+          <t xml:space="preserve">400 FM 350</t>
         </is>
       </c>
       <c r="K340" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">977</t>
+          <t xml:space="preserve">77351</t>
         </is>
       </c>
       <c r="L340" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M340" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N340" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">787-429-5215</t>
+          <t xml:space="preserve">936-328-2100</t>
         </is>
       </c>
       <c r="O340" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3/4/2025</t>
+          <t xml:space="preserve">6/2/2026</t>
         </is>
       </c>
       <c r="P340" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Effective Availability: Available now for Army Instructor (AI).</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">BAPTIST HILL HIGH SCHOOL</t>
+          <t xml:space="preserve">Long Creek High School</t>
         </is>
       </c>
       <c r="B341" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C341" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOLLYWOOD</t>
+          <t xml:space="preserve">New Braunfels</t>
         </is>
       </c>
       <c r="D341" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">South Carolina</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E341" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JROTC (Cost Shared)</t>
+          <t xml:space="preserve">NDCC</t>
         </is>
       </c>
       <c r="F341" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G341" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H341" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I341" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J341" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5117 BAPTIST HILL ROAD</t>
+          <t xml:space="preserve">4150 Klein Meadows</t>
         </is>
       </c>
       <c r="K341" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">29449</t>
+          <t xml:space="preserve">78130</t>
         </is>
       </c>
       <c r="L341" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M341" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI/Administrator</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N341" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">843.889.1001 or 843.889.1612</t>
+          <t xml:space="preserve">830-629-8700</t>
         </is>
       </c>
       <c r="O341" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/10/2026</t>
+          <t xml:space="preserve">4/13/2026</t>
         </is>
       </c>
       <c r="P341" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI POSITION AVAIL 5 JAN 2027</t>
+          <t xml:space="preserve">Effective Availability: Available now for Army Instructor (AI).</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">BETHUNE BOWMAN MIDDLE HIGH SCHOOL</t>
+          <t xml:space="preserve">Lopez Early College High School</t>
         </is>
       </c>
       <c r="B342" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C342" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">ROWESVILLE</t>
+          <t xml:space="preserve">Brownsville</t>
         </is>
       </c>
       <c r="D342" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">South Carolina</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E342" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F342" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G342" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H342" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I342" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J342" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4857 CHARLESTON HWY</t>
+          <t xml:space="preserve">3205 South Dakota Ave</t>
         </is>
       </c>
       <c r="K342" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">29133</t>
+          <t xml:space="preserve">78521</t>
         </is>
       </c>
       <c r="L342" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M342" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N342" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(803) 516-6011</t>
+          <t xml:space="preserve">956-982-7400</t>
         </is>
       </c>
       <c r="O342" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3/2/2026</t>
+          <t xml:space="preserve">7/23/2026</t>
         </is>
       </c>
       <c r="P342" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI POSITION AVAILABLE</t>
+          <t xml:space="preserve">Effective Availability: Available now.</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">CAMDEN HIGH SCHOOL</t>
+          <t xml:space="preserve">Lufkin High School</t>
         </is>
       </c>
       <c r="B343" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C343" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">CAMDEN</t>
+          <t xml:space="preserve">Lufkin</t>
         </is>
       </c>
       <c r="D343" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">South Carolina</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E343" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F343" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G343" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H343" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I343" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J343" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">520 US HWY 1 NORTH</t>
+          <t xml:space="preserve">309 South Medford Dr</t>
         </is>
       </c>
       <c r="K343" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">29020</t>
+          <t xml:space="preserve">75901</t>
         </is>
       </c>
       <c r="L343" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M343" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI/Administrator</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N343" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(803) 425-8930 ext 3601</t>
+          <t xml:space="preserve">936-632-7721</t>
         </is>
       </c>
       <c r="O343" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/1/2026</t>
+          <t xml:space="preserve">4/14/2026</t>
         </is>
       </c>
       <c r="P343" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI POSITION AVAILABLE</t>
+          <t xml:space="preserve">Effective Availability: Available now for Senior Army Instructor (SAI).</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">CHESTER SENIOR HIGH SCHOOL</t>
+          <t xml:space="preserve">Lufkin High School</t>
         </is>
       </c>
       <c r="B344" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C344" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">CHESTER</t>
+          <t xml:space="preserve">Lufkin</t>
         </is>
       </c>
       <c r="D344" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">South Carolina</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E344" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F344" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G344" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H344" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I344" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J344" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1330 JA COCHRAN BY-PASS</t>
+          <t xml:space="preserve">309 South Medford Dr</t>
         </is>
       </c>
       <c r="K344" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">29706</t>
+          <t xml:space="preserve">75901</t>
         </is>
       </c>
       <c r="L344" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M344" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI/Administrator</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N344" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">803.377.3161 AND 803.377.5099</t>
+          <t xml:space="preserve">936-632-7721</t>
         </is>
       </c>
       <c r="O344" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6/14/2026</t>
+          <t xml:space="preserve">4/14/2026</t>
         </is>
       </c>
       <c r="P344" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI POS AVAILABLE (ITH PENDING)</t>
+          <t xml:space="preserve">Effective Availability: Available now for Army Instructor (AI).</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">CHESTERFIELD HIGH SCHOOL</t>
+          <t xml:space="preserve">Martin High School</t>
         </is>
       </c>
       <c r="B345" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C345" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">CHESTERFIELD</t>
+          <t xml:space="preserve">Laredo</t>
         </is>
       </c>
       <c r="D345" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">South Carolina</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E345" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F345" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G345" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H345" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I345" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J345" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">401 NORTH PAGE STREET</t>
+          <t xml:space="preserve">2002 San Bernardo Ave</t>
         </is>
       </c>
       <c r="K345" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">29709</t>
+          <t xml:space="preserve">78040</t>
         </is>
       </c>
       <c r="L345" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">NCO</t>
         </is>
       </c>
       <c r="M345" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N345" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">843.623.5082</t>
+          <t xml:space="preserve">956-273-7100</t>
         </is>
       </c>
       <c r="O345" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5/12/2026</t>
+          <t xml:space="preserve">4/15/2026</t>
         </is>
       </c>
       <c r="P345" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI POS (ITH PENDING) // AI POSITION AVAILABLE (NEW PROGRAM)</t>
+          <t xml:space="preserve">Army Instructor (AI) position available now</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">CLINTON HIGH SCHOOL</t>
+          <t xml:space="preserve">Mercedes High School</t>
         </is>
       </c>
       <c r="B346" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C346" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">CLINTON</t>
+          <t xml:space="preserve">Mercedes</t>
         </is>
       </c>
       <c r="D346" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">South Carolina</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E346" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F346" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G346" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H346" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I346" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J346" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">18132 HWY 72 EAST</t>
+          <t xml:space="preserve">1200 South Florida St</t>
         </is>
       </c>
       <c r="K346" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">29325</t>
+          <t xml:space="preserve">78570</t>
         </is>
       </c>
       <c r="L346" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M346" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N346" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">864.833.0817</t>
+          <t xml:space="preserve">956-514-2100</t>
         </is>
       </c>
       <c r="O346" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3/9/2026</t>
+          <t xml:space="preserve">5/21/2026</t>
         </is>
       </c>
       <c r="P346" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI POSITION AVAILABLE</t>
+          <t xml:space="preserve">Effective Availability: Available now for Senior Army Instructor (SAI).</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">HARTSVILLE SENIOR HIGH SCHOOL</t>
+          <t xml:space="preserve">Mirabeau B. Lamar Senior High School</t>
         </is>
       </c>
       <c r="B347" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C347" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">HARTSVILLE</t>
+          <t xml:space="preserve">Houston</t>
         </is>
       </c>
       <c r="D347" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">South Carolina</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E347" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F347" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G347" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H347" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I347" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J347" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">701 LEWELLEYN AVENUE</t>
+          <t xml:space="preserve">3325 Westheimer Rd</t>
         </is>
       </c>
       <c r="K347" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">29550</t>
+          <t xml:space="preserve">77098</t>
         </is>
       </c>
       <c r="L347" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M347" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N347" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(843) 857-3816</t>
+          <t xml:space="preserve">713-967-5227</t>
         </is>
       </c>
       <c r="O347" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2/27/2026</t>
+          <t xml:space="preserve">4/14/2026</t>
         </is>
       </c>
       <c r="P347" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI POSITION AVAILABLE</t>
+          <t xml:space="preserve">Effective Availability: Available now for Army Instructor (AI).</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hemingway High School</t>
+          <t xml:space="preserve">Mission High School</t>
         </is>
       </c>
       <c r="B348" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C348" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hemingway</t>
+          <t xml:space="preserve">Mission</t>
         </is>
       </c>
       <c r="D348" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">South Carolina</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E348" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F348" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G348" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H348" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I348" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J348" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">402 South Main street</t>
+          <t xml:space="preserve">1802 Cleo Dawson</t>
         </is>
       </c>
       <c r="K348" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">29554</t>
+          <t xml:space="preserve">78572</t>
         </is>
       </c>
       <c r="L348" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">NCO</t>
         </is>
       </c>
       <c r="M348" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">SAI</t>
         </is>
       </c>
       <c r="N348" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(843) 558-9413</t>
+          <t xml:space="preserve">956-323-5700</t>
         </is>
       </c>
       <c r="O348" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">12/2/2024</t>
+          <t xml:space="preserve">4/23/2026</t>
         </is>
       </c>
       <c r="P348" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI POS Available</t>
+          <t xml:space="preserve">Effective Availability: 30MAY2026 for Army Instructor (AI).</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOLLY HILL ACADEMY</t>
+          <t xml:space="preserve">North Crowley High School</t>
         </is>
       </c>
       <c r="B349" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C349" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOLLY HILL</t>
+          <t xml:space="preserve">Fort Worth</t>
         </is>
       </c>
       <c r="D349" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">South Carolina</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E349" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NDCC</t>
+          <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F349" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G349" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H349" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I349" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J349" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">142 BUNCH FORD ROAD</t>
+          <t xml:space="preserve">9100 S. Hulen Street</t>
         </is>
       </c>
       <c r="K349" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">29059</t>
+          <t xml:space="preserve">76123</t>
         </is>
       </c>
       <c r="L349" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M349" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">AI</t>
         </is>
       </c>
       <c r="N349" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">803-496-3243 OR 803-535-7820</t>
+          <t xml:space="preserve">253-212-8970</t>
         </is>
       </c>
       <c r="O349" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5/2/2026</t>
+          <t xml:space="preserve">9/4/2025</t>
         </is>
       </c>
       <c r="P349" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI POSITION // AI POSITION AVAILABLE (NEW PROGRAM)</t>
+          <t xml:space="preserve">Available on 2 July 2026</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">LAKE NORMAN HIGH SCHOOL</t>
+          <t xml:space="preserve">North Mesquite High School</t>
         </is>
       </c>
       <c r="B350" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C350" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">MOORESVILLE</t>
+          <t xml:space="preserve">Mesquite</t>
         </is>
       </c>
       <c r="D350" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">South Carolina</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E350" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F350" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G350" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H350" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I350" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J350" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">186 DOOLIE RD</t>
+          <t xml:space="preserve">18201 Lyndon B. Johnson Fwy</t>
         </is>
       </c>
       <c r="K350" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">28117</t>
+          <t xml:space="preserve">75150</t>
         </is>
       </c>
       <c r="L350" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M350" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N350" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">704.799.8555 OR 704.924.2056</t>
+          <t xml:space="preserve">972-882-5411</t>
         </is>
       </c>
       <c r="O350" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/19/2026</t>
+          <t xml:space="preserve">8/5/2026</t>
         </is>
       </c>
       <c r="P350" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI POSITION AVAILABLE (NEW PROGRAM)</t>
+          <t xml:space="preserve">Effective Availability: 04AUG2026 for Senior Army Instructor (SAI).</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">LANCASTER SENIOR HIGH SCHOOL</t>
+          <t xml:space="preserve">Odessa High School</t>
         </is>
       </c>
       <c r="B351" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C351" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">LANCASTER</t>
+          <t xml:space="preserve">Odessa</t>
         </is>
       </c>
       <c r="D351" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">South Carolina</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E351" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JROTC (Cost Shared)</t>
+          <t xml:space="preserve">NDCC</t>
         </is>
       </c>
       <c r="F351" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G351" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H351" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I351" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J351" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">325 WOODLAND DRIVE</t>
+          <t xml:space="preserve">1301 N. Dotsy Ave</t>
         </is>
       </c>
       <c r="K351" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">29720</t>
+          <t xml:space="preserve">79763</t>
         </is>
       </c>
       <c r="L351" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M351" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N351" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">803.286.6962</t>
+          <t xml:space="preserve">432-456-0029</t>
         </is>
       </c>
       <c r="O351" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/30/2026</t>
+          <t xml:space="preserve">1/27/2026</t>
         </is>
       </c>
       <c r="P351" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI POSITION AVAIL 1 JULY 2027</t>
+          <t xml:space="preserve">Senior Army Instructor (SAI) position available on 1 July 2026</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">LEE CENTRAL HIGH SCHOOL</t>
+          <t xml:space="preserve">Palmview High School</t>
         </is>
       </c>
       <c r="B352" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C352" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">BISHOPVILLE</t>
+          <t xml:space="preserve">Mission</t>
         </is>
       </c>
       <c r="D352" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">South Carolina</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E352" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F352" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G352" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H352" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I352" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J352" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1800 WISACKY HWY</t>
+          <t xml:space="preserve">3901 N La Homa Road</t>
         </is>
       </c>
       <c r="K352" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">29010</t>
+          <t xml:space="preserve">78574</t>
         </is>
       </c>
       <c r="L352" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">NCO</t>
         </is>
       </c>
       <c r="M352" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">SAI</t>
         </is>
       </c>
       <c r="N352" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">803.428.4010</t>
+          <t xml:space="preserve">956-323-2880x4689</t>
         </is>
       </c>
       <c r="O352" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4/17/2026</t>
+          <t xml:space="preserve">9/24/2024</t>
         </is>
       </c>
       <c r="P352" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI POS AVAILABLE (ITH PENDING)</t>
+          <t xml:space="preserve">Available Now</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">LOWER RICHLAND HIGH SCHOOL</t>
+          <t xml:space="preserve">Permian High School</t>
         </is>
       </c>
       <c r="B353" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C353" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOPKINS</t>
+          <t xml:space="preserve">Odessa</t>
         </is>
       </c>
       <c r="D353" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">South Carolina</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E353" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F353" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G353" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H353" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I353" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J353" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2615 LOWER RICHLAND BLVD</t>
+          <t xml:space="preserve">1800 East 42nd St.</t>
         </is>
       </c>
       <c r="K353" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">29061</t>
+          <t xml:space="preserve">79762</t>
         </is>
       </c>
       <c r="L353" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M353" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI/Administrator</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N353" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">803.695.3000</t>
+          <t xml:space="preserve">432-456-0039</t>
         </is>
       </c>
       <c r="O353" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">12/3/2025</t>
+          <t xml:space="preserve">1/14/2026</t>
         </is>
       </c>
       <c r="P353" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI POS Available (ITH PENDING)</t>
+          <t xml:space="preserve">Senior Army Instructor (SAI) position available on 21 JAN 2026</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">LUGOFF ELGIN HIGH SCHOOL</t>
+          <t xml:space="preserve">Pharr San Juan Alamo Memorial Early College High School</t>
         </is>
       </c>
       <c r="B354" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C354" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">LUGOFF</t>
+          <t xml:space="preserve">Alamo</t>
         </is>
       </c>
       <c r="D354" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">South Carolina</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E354" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F354" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G354" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H354" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I354" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J354" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1284 HWY 1 SOUTH</t>
+          <t xml:space="preserve">800 South Alamo Road</t>
         </is>
       </c>
       <c r="K354" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">29063</t>
+          <t xml:space="preserve">78516</t>
         </is>
       </c>
       <c r="L354" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M354" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">AI</t>
         </is>
       </c>
       <c r="N354" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">803.438.3481</t>
+          <t xml:space="preserve">956-354-2440</t>
         </is>
       </c>
       <c r="O354" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8/25/2026</t>
+          <t xml:space="preserve">1/14/2026</t>
         </is>
       </c>
       <c r="P354" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">ADDTIONAL AI POSITION AVAILABLE UNTIL 1 DEC 2026</t>
+          <t xml:space="preserve">Senior Army Instructor (SAI) position Available on 1 July 2026</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NEWBERRY HIGH SCHOOL</t>
+          <t xml:space="preserve">Phillis Wheatley Senior High School</t>
         </is>
       </c>
       <c r="B355" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C355" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NEWBERRY</t>
+          <t xml:space="preserve">Houston</t>
         </is>
       </c>
       <c r="D355" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">South Carolina</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E355" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F355" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G355" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H355" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I355" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J355" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3113 MAIN STREET</t>
+          <t xml:space="preserve">4801 Providence St</t>
         </is>
       </c>
       <c r="K355" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">29201</t>
+          <t xml:space="preserve">77020</t>
         </is>
       </c>
       <c r="L355" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">NCO</t>
         </is>
       </c>
       <c r="M355" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">Asst DAI</t>
         </is>
       </c>
       <c r="N355" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">803.321.2621 OR 803.944.1749</t>
+          <t xml:space="preserve">713-967-5227</t>
         </is>
       </c>
       <c r="O355" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/1/2024</t>
+          <t xml:space="preserve">6/29/2026</t>
         </is>
       </c>
       <c r="P355" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI POS AVAILABLE</t>
+          <t xml:space="preserve">Effective Availability: Available now for Army Instructor</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">WEST OAK HIGH SCHOOL</t>
+          <t xml:space="preserve">Plano East Senior High School</t>
         </is>
       </c>
       <c r="B356" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C356" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">WESTMINSTER</t>
+          <t xml:space="preserve">Plano</t>
         </is>
       </c>
       <c r="D356" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">South Carolina</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E356" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F356" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G356" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H356" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Required</t>
+          <t xml:space="preserve">Additional</t>
         </is>
       </c>
       <c r="I356" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J356" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">130 WARRIOR LANE</t>
+          <t xml:space="preserve">3000 Los Rios Blvd</t>
         </is>
       </c>
       <c r="K356" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">29631</t>
+          <t xml:space="preserve">75074</t>
         </is>
       </c>
       <c r="L356" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M356" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">SAI</t>
         </is>
       </c>
       <c r="N356" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">864.916.0099</t>
+          <t xml:space="preserve">469-752-9089</t>
         </is>
       </c>
       <c r="O356" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6/1/2026</t>
+          <t xml:space="preserve">4/23/2026</t>
         </is>
       </c>
       <c r="P356" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI POSITION AVAILABLE</t>
+          <t xml:space="preserve">Effective Availability: 11JUN2026 for Army Instructor (AI).</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">WOODMONT HIGH SCHOOL</t>
+          <t xml:space="preserve">Richland High School</t>
         </is>
       </c>
       <c r="B357" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C357" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">PIEDMONT</t>
+          <t xml:space="preserve">North Richland Hills</t>
         </is>
       </c>
       <c r="D357" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">South Carolina</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E357" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F357" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G357" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H357" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I357" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J357" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2831 WEST GEORGIA RD</t>
+          <t xml:space="preserve">5201 Holiday Ln East</t>
         </is>
       </c>
       <c r="K357" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">29673</t>
+          <t xml:space="preserve">76180</t>
         </is>
       </c>
       <c r="L357" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M357" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">SAI/AI</t>
         </is>
       </c>
       <c r="N357" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">864.355.8604</t>
+          <t xml:space="preserve">817-846-8997</t>
         </is>
       </c>
       <c r="O357" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">12/11/2025</t>
+          <t xml:space="preserve">4/30/2025</t>
         </is>
       </c>
       <c r="P357" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI POS AVAILABLE (ITH PENDING)</t>
+          <t xml:space="preserve">Available on 1 July 2025</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Central High School</t>
+          <t xml:space="preserve">Rio Grande City High School</t>
         </is>
       </c>
       <c r="B358" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3rd Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C358" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rapid City</t>
+          <t xml:space="preserve">Rio Grande City</t>
         </is>
       </c>
       <c r="D358" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">South Dakota</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E358" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F358" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G358" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H358" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I358" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J358" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">433 Mount Rushmore Road</t>
+          <t xml:space="preserve">5726 N. FM 755</t>
         </is>
       </c>
       <c r="K358" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">57701</t>
+          <t xml:space="preserve">78582</t>
         </is>
       </c>
       <c r="L358" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M358" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N358" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">219-315-4561</t>
+          <t xml:space="preserve">956-488-6000</t>
         </is>
       </c>
       <c r="O358" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1/2/2026</t>
+          <t xml:space="preserve">6/29/2026</t>
         </is>
       </c>
       <c r="P358" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Please contact the current SAI, 1SG Wheele for more information.</t>
+          <t xml:space="preserve">Effective Availability: 30JUN2026 for Senior Army Instructor</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Booker T. Washington</t>
+          <t xml:space="preserve">Robert Vela High School</t>
         </is>
       </c>
       <c r="B359" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C359" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Memphis</t>
+          <t xml:space="preserve">Edinburg</t>
         </is>
       </c>
       <c r="D359" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tennessee</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E359" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F359" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G359" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H359" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I359" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J359" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">715 S. Lauderdale</t>
+          <t xml:space="preserve">801 East Canton Rd</t>
         </is>
       </c>
       <c r="K359" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">38126</t>
+          <t xml:space="preserve">78539</t>
         </is>
       </c>
       <c r="L359" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M359" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N359" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(901) 416-7465</t>
+          <t xml:space="preserve">956-289-2650 ext. 6410</t>
         </is>
       </c>
       <c r="O359" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">11/6/2024</t>
+          <t xml:space="preserve">6/22/2026</t>
         </is>
       </c>
       <c r="P359" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI position available immediately. AI position available 01 July 2025.</t>
+          <t xml:space="preserve">Effective Availability: Available now for Army Instructor (AI).</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Bradley Central High School</t>
+          <t xml:space="preserve">Ross S. Sterling High School</t>
         </is>
       </c>
       <c r="B360" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C360" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cleveland</t>
+          <t xml:space="preserve">Baytown</t>
         </is>
       </c>
       <c r="D360" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tennessee</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E360" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JROTC (Cost Shared)</t>
+          <t xml:space="preserve">NDCC</t>
         </is>
       </c>
       <c r="F360" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G360" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H360" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I360" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J360" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1000 South Lee Hwy</t>
+          <t xml:space="preserve">300 West Baker Road</t>
         </is>
       </c>
       <c r="K360" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">37311</t>
+          <t xml:space="preserve">77521</t>
         </is>
       </c>
       <c r="L360" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">NCO</t>
         </is>
       </c>
       <c r="M360" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N360" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(423) 476-0642</t>
+          <t xml:space="preserve">281-420-4500</t>
         </is>
       </c>
       <c r="O360" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4/3/2025</t>
+          <t xml:space="preserve">9/16/2025</t>
         </is>
       </c>
       <c r="P360" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI position available 01 July, 2025.</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Central</t>
+          <t xml:space="preserve">Sam Rayburn High School</t>
         </is>
       </c>
       <c r="B361" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C361" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Memphis</t>
+          <t xml:space="preserve">Pasadena</t>
         </is>
       </c>
       <c r="D361" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tennessee</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E361" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F361" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G361" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H361" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Required</t>
+          <t xml:space="preserve">Additional</t>
         </is>
       </c>
       <c r="I361" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J361" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">306 S. Bellvue Blvd.</t>
+          <t xml:space="preserve">2121 Cherrybrook</t>
         </is>
       </c>
       <c r="K361" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">38104</t>
+          <t xml:space="preserve">77502</t>
         </is>
       </c>
       <c r="L361" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M361" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">SAI</t>
         </is>
       </c>
       <c r="N361" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(901) 416-9935 or (901) 487-5473.</t>
+          <t xml:space="preserve">713-740-0330</t>
         </is>
       </c>
       <c r="O361" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/13/2026</t>
+          <t xml:space="preserve">3/18/2026</t>
         </is>
       </c>
       <c r="P361" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI position available 27 July 2026.</t>
+          <t xml:space="preserve">Second Army Instructor (AI) position available 1 August 2026</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Clarkrange</t>
+          <t xml:space="preserve">Skyline High School</t>
         </is>
       </c>
       <c r="B362" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C362" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Clarkrange</t>
+          <t xml:space="preserve">Dallas</t>
         </is>
       </c>
       <c r="D362" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tennessee</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E362" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F362" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G362" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H362" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I362" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J362" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5801 S. York Hwy</t>
+          <t xml:space="preserve">7777 Forney Rd</t>
         </is>
       </c>
       <c r="K362" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">38553</t>
+          <t xml:space="preserve">75227</t>
         </is>
       </c>
       <c r="L362" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M362" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">Asst DAI</t>
         </is>
       </c>
       <c r="N362" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(931) 863-3143</t>
+          <t xml:space="preserve">972-925-4861</t>
         </is>
       </c>
       <c r="O362" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5/30/2025</t>
+          <t xml:space="preserve">8/5/2026</t>
         </is>
       </c>
       <c r="P362" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI position available immediately.</t>
+          <t xml:space="preserve">Effective Availability: Available now for Senior Army Instructor (SAI).</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cookville HS</t>
+          <t xml:space="preserve">Southwest High School</t>
         </is>
       </c>
       <c r="B363" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C363" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cookeville</t>
+          <t xml:space="preserve">Fort Worth</t>
         </is>
       </c>
       <c r="D363" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tennessee</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E363" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F363" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G363" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H363" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I363" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J363" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2335 N WASHINGTON AVE COOKEVILLE, TN. 38501</t>
+          <t xml:space="preserve">4100 Altamesa Blvd</t>
         </is>
       </c>
       <c r="K363" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">38501</t>
+          <t xml:space="preserve">76133</t>
         </is>
       </c>
       <c r="L363" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO</t>
         </is>
       </c>
       <c r="M363" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N363" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">931-529-3301</t>
+          <t xml:space="preserve">817-815-7352</t>
         </is>
       </c>
       <c r="O363" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4/16/2026</t>
+          <t xml:space="preserve">6/22/2026</t>
         </is>
       </c>
       <c r="P363" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">opens for the 26/27 SY</t>
+          <t xml:space="preserve">Effective Availability: 26JUN2026 for Army Instructor (AI).</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Craigmont</t>
+          <t xml:space="preserve">Thomas Edison High School</t>
         </is>
       </c>
       <c r="B364" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C364" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Memphis</t>
+          <t xml:space="preserve">San Antonio</t>
         </is>
       </c>
       <c r="D364" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tennessee</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E364" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F364" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G364" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H364" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I364" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J364" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3333 Convington Pike</t>
+          <t xml:space="preserve">701 Santa Monica St</t>
         </is>
       </c>
       <c r="K364" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">38128</t>
+          <t xml:space="preserve">78212</t>
         </is>
       </c>
       <c r="L364" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M364" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N364" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(901) 416-9935</t>
+          <t xml:space="preserve">210-738-9753</t>
         </is>
       </c>
       <c r="O364" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8/19/2025</t>
+          <t xml:space="preserve">10/15/2026</t>
         </is>
       </c>
       <c r="P364" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI position available 11 September 2025.</t>
+          <t xml:space="preserve">Effective Availability: 01NOV2026 for Additional Army Instructor (AI).</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dickson Co.</t>
+          <t xml:space="preserve">Whitehouse High School</t>
         </is>
       </c>
       <c r="B365" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C365" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dickson</t>
+          <t xml:space="preserve">Whitehouse</t>
         </is>
       </c>
       <c r="D365" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tennessee</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E365" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JROTC (Cost Shared)</t>
+          <t xml:space="preserve">NDCC</t>
         </is>
       </c>
       <c r="F365" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G365" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H365" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I365" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J365" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">509 Henslee Dr</t>
+          <t xml:space="preserve">901 East Main St</t>
         </is>
       </c>
       <c r="K365" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">37055</t>
+          <t xml:space="preserve">75791</t>
         </is>
       </c>
       <c r="L365" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M365" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N365" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(615) 446-9003</t>
+          <t xml:space="preserve">903-839-5551</t>
         </is>
       </c>
       <c r="O365" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2/20/2026</t>
+          <t xml:space="preserve">10/19/2026</t>
         </is>
       </c>
       <c r="P365" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI position available 02 June 2026. Ms. Katherine Perez is the point of contact.</t>
+          <t xml:space="preserve">Effective Availability: 01APR2027 for Senior Army Instructor (SAI).</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Douglas</t>
+          <t xml:space="preserve">Whitehouse High School</t>
         </is>
       </c>
       <c r="B366" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C366" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Memphis</t>
+          <t xml:space="preserve">Whitehouse</t>
         </is>
       </c>
       <c r="D366" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tennessee</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E366" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JROTC (Cost Shared)</t>
+          <t xml:space="preserve">NDCC</t>
         </is>
       </c>
       <c r="F366" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G366" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H366" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I366" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J366" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3200 Mt. Olive Rd.</t>
+          <t xml:space="preserve">901 East Main St</t>
         </is>
       </c>
       <c r="K366" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">38108</t>
+          <t xml:space="preserve">75791</t>
         </is>
       </c>
       <c r="L366" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M366" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N366" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(901) 4169935</t>
+          <t xml:space="preserve">903-839-5551</t>
         </is>
       </c>
       <c r="O366" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/2/2026</t>
+          <t xml:space="preserve">10/19/2026</t>
         </is>
       </c>
       <c r="P366" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI position available 06 July 2026.</t>
+          <t xml:space="preserve">Effective Availability: 01APR2027 for Army Instructor (AI).</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fairley</t>
+          <t xml:space="preserve">Zapata High School</t>
         </is>
       </c>
       <c r="B367" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C367" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Memphis</t>
+          <t xml:space="preserve">Zapata</t>
         </is>
       </c>
       <c r="D367" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tennessee</t>
+          <t xml:space="preserve">Texas</t>
         </is>
       </c>
       <c r="E367" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F367" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G367" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H367" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I367" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J367" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4950 Fairley Road</t>
+          <t xml:space="preserve">2009 State Highway16</t>
         </is>
       </c>
       <c r="K367" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">38109</t>
+          <t xml:space="preserve">78076</t>
         </is>
       </c>
       <c r="L367" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M367" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N367" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">901-601-8440</t>
+          <t xml:space="preserve">956-765-0280</t>
         </is>
       </c>
       <c r="O367" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6/2/2025</t>
+          <t xml:space="preserve">4/14/2026</t>
         </is>
       </c>
       <c r="P367" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI position available immediately. POC is LTC(Ret) Walleon Bobo.</t>
+          <t xml:space="preserve">Effective Availability: Available now for Army Instructor (AI).</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fairview High School</t>
+          <t xml:space="preserve">Ivanna E. Kean HS, 1 Jan 2023</t>
         </is>
       </c>
       <c r="B368" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">6th Brigade</t>
         </is>
       </c>
       <c r="C368" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">FAIRVIEW</t>
+          <t xml:space="preserve">ST. Thomas</t>
         </is>
       </c>
       <c r="D368" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tennessee</t>
+          <t xml:space="preserve">U.S. Virgin Islands</t>
         </is>
       </c>
       <c r="E368" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F368" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G368" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H368" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I368" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J368" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2595 FAIRVIEW BLVD FAIRVIEW, TN. 37062</t>
+          <t xml:space="preserve">6501 Red Hook Plaza Ste 201</t>
         </is>
       </c>
       <c r="K368" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">37062</t>
+          <t xml:space="preserve">802</t>
         </is>
       </c>
       <c r="L368" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M368" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI/Administrator</t>
+          <t xml:space="preserve">SAI</t>
         </is>
       </c>
       <c r="N368" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(615) 472-4400</t>
+          <t xml:space="preserve">850-228-2741</t>
         </is>
       </c>
       <c r="O368" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">12/1/2025</t>
+          <t xml:space="preserve">6/1/2026</t>
         </is>
       </c>
       <c r="P368" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI position available 02 January 2026.</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Franklin</t>
+          <t xml:space="preserve">St. Croix Education Complex, 14 Nov 2025</t>
         </is>
       </c>
       <c r="B369" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">6th Brigade</t>
         </is>
       </c>
       <c r="C369" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Franklin</t>
+          <t xml:space="preserve">Kingshill</t>
         </is>
       </c>
       <c r="D369" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tennessee</t>
+          <t xml:space="preserve">U.S. Virgin Islands</t>
         </is>
       </c>
       <c r="E369" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F369" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G369" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H369" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I369" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J369" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">810 Hillsboro Road</t>
+          <t xml:space="preserve">Rural Route 1 Box 10360</t>
         </is>
       </c>
       <c r="K369" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">37064</t>
+          <t xml:space="preserve">850</t>
         </is>
       </c>
       <c r="L369" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M369" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI</t>
+          <t xml:space="preserve">SAI/Administrator</t>
         </is>
       </c>
       <c r="N369" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(618) 558-4712</t>
+          <t xml:space="preserve">703-789-1287</t>
         </is>
       </c>
       <c r="O369" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4/10/2026</t>
+          <t xml:space="preserve">11/14/2025</t>
         </is>
       </c>
       <c r="P369" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI position available 01 July 2026.</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Germantown High School (NDCC)</t>
+          <t xml:space="preserve">Enosburg Falls Middle/High School</t>
         </is>
       </c>
       <c r="B370" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">2nd Brigade</t>
         </is>
       </c>
       <c r="C370" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Memphis</t>
+          <t xml:space="preserve">Enosburg</t>
         </is>
       </c>
       <c r="D370" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tennessee</t>
+          <t xml:space="preserve">Vermont</t>
         </is>
       </c>
       <c r="E370" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NDCC</t>
+          <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F370" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G370" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H370" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I370" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J370" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7653 Poplar Pike</t>
+          <t xml:space="preserve">65 Dickinson Ave</t>
         </is>
       </c>
       <c r="K370" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">38138</t>
+          <t xml:space="preserve">5450</t>
         </is>
       </c>
       <c r="L370" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M370" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">SAI</t>
         </is>
       </c>
       <c r="N370" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">901-416-7465</t>
+          <t xml:space="preserve">(802) 933-7777 Ext 1054</t>
         </is>
       </c>
       <c r="O370" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3/22/2024</t>
+          <t xml:space="preserve">9/18/2026</t>
         </is>
       </c>
       <c r="P370" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI position available immediately.</t>
+          <t xml:space="preserve">27-28 Academic Year</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gibbs</t>
+          <t xml:space="preserve">North Country Union HS</t>
         </is>
       </c>
       <c r="B371" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">2nd Brigade</t>
         </is>
       </c>
       <c r="C371" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Corryton</t>
+          <t xml:space="preserve">Newport</t>
         </is>
       </c>
       <c r="D371" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tennessee</t>
+          <t xml:space="preserve">Vermont</t>
         </is>
       </c>
       <c r="E371" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F371" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G371" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H371" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I371" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J371" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7628 Tazewell Pike</t>
+          <t xml:space="preserve">209 Veterans Ave</t>
         </is>
       </c>
       <c r="K371" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">37721</t>
+          <t xml:space="preserve">5855</t>
         </is>
       </c>
       <c r="L371" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M371" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">SAI</t>
         </is>
       </c>
       <c r="N371" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(865) 689-9130</t>
+          <t xml:space="preserve">802-334-7921 x 3024</t>
         </is>
       </c>
       <c r="O371" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4/29/2026</t>
+          <t xml:space="preserve">1/9/2024</t>
         </is>
       </c>
       <c r="P371" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI position available 25 May 2026.</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hamilton High School</t>
+          <t xml:space="preserve">BROADWAY HIGH SCHOOL [NEW]</t>
         </is>
       </c>
       <c r="B372" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C372" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Memphis</t>
+          <t xml:space="preserve">BROADWAY</t>
         </is>
       </c>
       <c r="D372" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tennessee</t>
+          <t xml:space="preserve">Virginia</t>
         </is>
       </c>
       <c r="E372" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JROTC (Cost Shared)</t>
+          <t xml:space="preserve">NDCC</t>
         </is>
       </c>
       <c r="F372" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G372" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H372" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I372" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J372" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1363 East Person Avenue</t>
+          <t xml:space="preserve">269 GOBBLER DRIVE</t>
         </is>
       </c>
       <c r="K372" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">38106</t>
+          <t xml:space="preserve">22802</t>
         </is>
       </c>
       <c r="L372" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M372" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N372" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">901-416-7465</t>
+          <t xml:space="preserve">540.564.3200</t>
         </is>
       </c>
       <c r="O372" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">11/5/2019</t>
+          <t xml:space="preserve">4/21/2026</t>
         </is>
       </c>
       <c r="P372" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI position available immediately.</t>
+          <t xml:space="preserve">SAI POSITION AVAILABLE</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kenwood</t>
+          <t xml:space="preserve">Brunswick Senior High School</t>
         </is>
       </c>
       <c r="B373" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C373" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Clarksville</t>
+          <t xml:space="preserve">Lawrenceville</t>
         </is>
       </c>
       <c r="D373" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tennessee</t>
+          <t xml:space="preserve">Virginia</t>
         </is>
       </c>
       <c r="E373" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F373" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G373" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H373" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I373" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J373" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">251 East Pine Mountain Road</t>
+          <t xml:space="preserve">2171 Lawrenceville Plank Road</t>
         </is>
       </c>
       <c r="K373" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">37042</t>
+          <t xml:space="preserve">23868</t>
         </is>
       </c>
       <c r="L373" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M373" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">SAI/Administrator</t>
         </is>
       </c>
       <c r="N373" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(931) 553-1101</t>
+          <t xml:space="preserve">434.247.0847 and 434.848.2716</t>
         </is>
       </c>
       <c r="O373" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8/5/2026</t>
+          <t xml:space="preserve">6/10/2025</t>
         </is>
       </c>
       <c r="P373" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI position available 02 December 2026.</t>
+          <t xml:space="preserve">SAI Position Available</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">LIVINGSTON ACADEMY</t>
+          <t xml:space="preserve">Carroll County High School</t>
         </is>
       </c>
       <c r="B374" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C374" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">LIVINGSTON</t>
+          <t xml:space="preserve">Hillsville</t>
         </is>
       </c>
       <c r="D374" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tennessee</t>
+          <t xml:space="preserve">Virginia</t>
         </is>
       </c>
       <c r="E374" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F374" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G374" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H374" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I374" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J374" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">120 Melvin Johnson Drive LIVINGSTON, TN. 38570</t>
+          <t xml:space="preserve">100 CAVS Lane</t>
         </is>
       </c>
       <c r="K374" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">38570</t>
+          <t xml:space="preserve">24343</t>
         </is>
       </c>
       <c r="L374" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M374" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N374" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(931) 823-5911</t>
+          <t xml:space="preserve">276.728.2125</t>
         </is>
       </c>
       <c r="O374" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/16/2025</t>
+          <t xml:space="preserve">2/22/2025</t>
         </is>
       </c>
       <c r="P374" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI position available immediately.</t>
+          <t xml:space="preserve">AI Position Available</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mitchell</t>
+          <t xml:space="preserve">CHURCHLAND HIGH SCHOOL [NEW]</t>
         </is>
       </c>
       <c r="B375" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C375" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Memphis</t>
+          <t xml:space="preserve">PORTSMOUTH</t>
         </is>
       </c>
       <c r="D375" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tennessee</t>
+          <t xml:space="preserve">Virginia</t>
         </is>
       </c>
       <c r="E375" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JROTC (Cost Shared)</t>
+          <t xml:space="preserve">NDCC</t>
         </is>
       </c>
       <c r="F375" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G375" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H375" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I375" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J375" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">658 W. Mitchell Road</t>
+          <t xml:space="preserve">4301 CEDAR LANE</t>
         </is>
       </c>
       <c r="K375" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">38104</t>
+          <t xml:space="preserve">23703</t>
         </is>
       </c>
       <c r="L375" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M375" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N375" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(901) 416-7465</t>
+          <t xml:space="preserve">757.686.2504 OR 757.393.8239</t>
         </is>
       </c>
       <c r="O375" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">11/6/2024</t>
+          <t xml:space="preserve">7/17/2026</t>
         </is>
       </c>
       <c r="P375" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI and Ai position available immediately. LTC(Ret) Walleon Bobo is the DAI and POC.</t>
+          <t xml:space="preserve">SAI POSTION // AI POSITION AVAILABLE</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Oakhaven High School</t>
+          <t xml:space="preserve">Cumberland High School</t>
         </is>
       </c>
       <c r="B376" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C376" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Memphis</t>
+          <t xml:space="preserve">Cumberland</t>
         </is>
       </c>
       <c r="D376" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tennessee</t>
+          <t xml:space="preserve">Virginia</t>
         </is>
       </c>
       <c r="E376" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F376" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G376" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H376" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I376" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J376" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3125 Ladbrook Road</t>
+          <t xml:space="preserve">15 School Road</t>
         </is>
       </c>
       <c r="K376" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">38118</t>
+          <t xml:space="preserve">23040</t>
         </is>
       </c>
       <c r="L376" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M376" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N376" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">901-416-9935/7465</t>
+          <t xml:space="preserve">804-492-4212</t>
         </is>
       </c>
       <c r="O376" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2/10/2020</t>
+          <t xml:space="preserve">8/10/2025</t>
         </is>
       </c>
       <c r="P376" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI position available immediately.</t>
+          <t xml:space="preserve">SAI POSITION AVAILABLE</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Red Bank</t>
+          <t xml:space="preserve">DENBIGH HIGH SCHOOL</t>
         </is>
       </c>
       <c r="B377" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C377" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Chattanooga</t>
+          <t xml:space="preserve">NEWPORT NEWS</t>
         </is>
       </c>
       <c r="D377" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tennessee</t>
+          <t xml:space="preserve">Virginia</t>
         </is>
       </c>
       <c r="E377" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F377" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G377" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H377" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I377" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J377" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">640 MORRISON SPRINGS RD</t>
+          <t xml:space="preserve">259 DENBIGH BLVD</t>
         </is>
       </c>
       <c r="K377" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">37415</t>
+          <t xml:space="preserve">23608</t>
         </is>
       </c>
       <c r="L377" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M377" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">SAI/Administrator</t>
         </is>
       </c>
       <c r="N377" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(423) 498-7191</t>
+          <t xml:space="preserve">757.886.7700</t>
         </is>
       </c>
       <c r="O377" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3/23/2026</t>
+          <t xml:space="preserve">7/31/2026</t>
         </is>
       </c>
       <c r="P377" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI position available 01 June, 2026</t>
+          <t xml:space="preserve">AI POSITION AVAILABLE</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rossview</t>
+          <t xml:space="preserve">DINWIDDIE HIGH SCHOOL</t>
         </is>
       </c>
       <c r="B378" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C378" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Clarksville</t>
+          <t xml:space="preserve">DINWIDDIE</t>
         </is>
       </c>
       <c r="D378" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tennessee</t>
+          <t xml:space="preserve">Virginia</t>
         </is>
       </c>
       <c r="E378" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F378" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G378" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H378" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I378" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J378" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1237 Rossview Road</t>
+          <t xml:space="preserve">11501 BOISSEAU RD</t>
         </is>
       </c>
       <c r="K378" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">37043</t>
+          <t xml:space="preserve">23841</t>
         </is>
       </c>
       <c r="L378" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M378" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N378" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">931-553-1101</t>
+          <t xml:space="preserve">804.469.4190</t>
         </is>
       </c>
       <c r="O378" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6/29/2026</t>
+          <t xml:space="preserve">4/24/2026</t>
         </is>
       </c>
       <c r="P378" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI position available 01 July 2026.</t>
+          <t xml:space="preserve">AI POSITION AVAILABLE (ITH PENDING)</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sheffield High School</t>
+          <t xml:space="preserve">Forest Park High School</t>
         </is>
       </c>
       <c r="B379" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C379" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Memphis</t>
+          <t xml:space="preserve">Woodbridge</t>
         </is>
       </c>
       <c r="D379" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tennessee</t>
+          <t xml:space="preserve">Virginia</t>
         </is>
       </c>
       <c r="E379" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F379" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G379" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H379" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I379" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J379" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4315 Sheffield Ave.</t>
+          <t xml:space="preserve">15721 Forest Park Drive</t>
         </is>
       </c>
       <c r="K379" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">38118</t>
+          <t xml:space="preserve">22193</t>
         </is>
       </c>
       <c r="L379" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M379" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N379" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(901) 416-9935 or (901) 487-5473</t>
+          <t xml:space="preserve">703.583.3200</t>
         </is>
       </c>
       <c r="O379" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1/26/2026</t>
+          <t xml:space="preserve">9/30/2025</t>
         </is>
       </c>
       <c r="P379" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI position available immediately.</t>
+          <t xml:space="preserve">SAI POS Available (ITH PENDING)</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">South Doyle</t>
+          <t xml:space="preserve">GREENSVILLE HIGH SCHOOL</t>
         </is>
       </c>
       <c r="B380" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C380" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Knoxville</t>
+          <t xml:space="preserve">EMPORIA</t>
         </is>
       </c>
       <c r="D380" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tennessee</t>
+          <t xml:space="preserve">Virginia</t>
         </is>
       </c>
       <c r="E380" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F380" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G380" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H380" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I380" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J380" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2020 Tipton Station Road</t>
+          <t xml:space="preserve">403 HARDING STREET</t>
         </is>
       </c>
       <c r="K380" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">37920</t>
+          <t xml:space="preserve">23847</t>
         </is>
       </c>
       <c r="L380" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M380" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N380" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">865-577-4475</t>
+          <t xml:space="preserve">434.634.3748</t>
         </is>
       </c>
       <c r="O380" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4/10/2025</t>
+          <t xml:space="preserve">7/8/2026</t>
         </is>
       </c>
       <c r="P380" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI position available 01 July, 2025.</t>
+          <t xml:space="preserve">SAI &amp; AI POS AVAILABLE</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SPRING HILL HS</t>
+          <t xml:space="preserve">GRETNA HIGH SCHOOL</t>
         </is>
       </c>
       <c r="B381" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C381" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">COLUMBIA, TN</t>
+          <t xml:space="preserve">GRETNA</t>
         </is>
       </c>
       <c r="D381" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tennessee</t>
+          <t xml:space="preserve">Virginia</t>
         </is>
       </c>
       <c r="E381" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F381" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G381" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H381" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I381" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J381" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">ONE RAIDER LANE COLUMBIA, TN. 38401</t>
+          <t xml:space="preserve">100 GRETNA HAWK CIRCLE</t>
         </is>
       </c>
       <c r="K381" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">38401</t>
+          <t xml:space="preserve">24557</t>
         </is>
       </c>
       <c r="L381" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M381" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI</t>
+          <t xml:space="preserve">SAI/Administrator</t>
         </is>
       </c>
       <c r="N381" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(706) 513-6436</t>
+          <t xml:space="preserve">434.231.0500</t>
         </is>
       </c>
       <c r="O381" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4/16/2026</t>
+          <t xml:space="preserve">8/1/2025</t>
         </is>
       </c>
       <c r="P381" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI position available 01 June 2026.</t>
+          <t xml:space="preserve">SAI POS Available (ITH PENDING)</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Stone Memorial</t>
+          <t xml:space="preserve">HOPEWELL HIGH SCHOOL</t>
         </is>
       </c>
       <c r="B382" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C382" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Crossville</t>
+          <t xml:space="preserve">HOPEWELL</t>
         </is>
       </c>
       <c r="D382" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tennessee</t>
+          <t xml:space="preserve">Virginia</t>
         </is>
       </c>
       <c r="E382" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NDCC</t>
+          <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F382" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G382" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H382" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I382" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J382" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2800 Cook Rd.</t>
+          <t xml:space="preserve">400 SOUTH MESA DRIVE</t>
         </is>
       </c>
       <c r="K382" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">38571</t>
+          <t xml:space="preserve">23860</t>
         </is>
       </c>
       <c r="L382" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M382" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N382" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(931) 484-5767</t>
+          <t xml:space="preserve">804.541.6402</t>
         </is>
       </c>
       <c r="O382" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">9/2/2025</t>
+          <t xml:space="preserve">2/16/2026</t>
         </is>
       </c>
       <c r="P382" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI and AI position available immediately.</t>
+          <t xml:space="preserve">AI POSITION AVAILABLE (ITH PENDING)</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Trezevant</t>
+          <t xml:space="preserve">JAMESTOWN HIGH SCHOOL (NEW)</t>
         </is>
       </c>
       <c r="B383" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C383" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Memphis</t>
+          <t xml:space="preserve">WILLIAMSBURG</t>
         </is>
       </c>
       <c r="D383" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tennessee</t>
+          <t xml:space="preserve">Virginia</t>
         </is>
       </c>
       <c r="E383" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F383" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G383" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H383" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I383" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J383" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3350 N. Trezevant St.</t>
+          <t xml:space="preserve">3751 JOHN TYLER HWY</t>
         </is>
       </c>
       <c r="K383" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">38127</t>
+          <t xml:space="preserve">23185</t>
         </is>
       </c>
       <c r="L383" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M383" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N383" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(901) 416-9935</t>
+          <t xml:space="preserve">(757) 259-3600</t>
         </is>
       </c>
       <c r="O383" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8/15/2025</t>
+          <t xml:space="preserve">5/1/2026</t>
         </is>
       </c>
       <c r="P383" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI position available 09 June 2026.</t>
+          <t xml:space="preserve">AI POSITION AVAILABLE (ITH PENDING)</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Whites Creek</t>
+          <t xml:space="preserve">MASSANUTTEN MILITARY ACADEMY</t>
         </is>
       </c>
       <c r="B384" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C384" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Whites Creek</t>
+          <t xml:space="preserve">WOODSTOCK</t>
         </is>
       </c>
       <c r="D384" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tennessee</t>
+          <t xml:space="preserve">Virginia</t>
         </is>
       </c>
       <c r="E384" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NDCC</t>
+          <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F384" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G384" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H384" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I384" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J384" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7277 OLD HICKORY BLVD WHITES CREEK, TN. 37189 (North Nashville Metro)</t>
+          <t xml:space="preserve">614 SOUTH MAIN STREET</t>
         </is>
       </c>
       <c r="K384" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">37189</t>
+          <t xml:space="preserve">22664</t>
         </is>
       </c>
       <c r="L384" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO/NCO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M384" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N384" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(615) 876-5132</t>
+          <t xml:space="preserve">540.671.1253</t>
         </is>
       </c>
       <c r="O384" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3/31/2025</t>
+          <t xml:space="preserve">9/25/2026</t>
         </is>
       </c>
       <c r="P384" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI and SAI positions available immediately.</t>
+          <t xml:space="preserve">AI POS AVAILABLE (ITH PENDING)</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">York Institute</t>
+          <t xml:space="preserve">ORANGE COUNTY HIGH SCHOOL</t>
         </is>
       </c>
       <c r="B385" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7th Brigade</t>
+          <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C385" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jamestown</t>
+          <t xml:space="preserve">ORANGE</t>
         </is>
       </c>
       <c r="D385" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tennessee</t>
+          <t xml:space="preserve">Virginia</t>
         </is>
       </c>
       <c r="E385" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F385" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G385" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H385" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I385" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J385" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">701 North Main St.</t>
+          <t xml:space="preserve">201 SELMA RD</t>
         </is>
       </c>
       <c r="K385" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">38556</t>
+          <t xml:space="preserve">22960</t>
         </is>
       </c>
       <c r="L385" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M385" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">SAI/Administrator</t>
         </is>
       </c>
       <c r="N385" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">(931) 879-8101</t>
+          <t xml:space="preserve">540.661.4300 Ext 1107</t>
         </is>
       </c>
       <c r="O385" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">10/29/2024</t>
+          <t xml:space="preserve">1/6/2026</t>
         </is>
       </c>
       <c r="P385" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI position available immediately.</t>
+          <t xml:space="preserve">SAI POSITION (ITH PENDING) // AI POSITION AVAILABLE (ITH PENDING)</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alice High School</t>
+          <t xml:space="preserve">POWHATAN HIGH SCHOOL</t>
         </is>
       </c>
       <c r="B386" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5th Brigade</t>
+          <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C386" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alice</t>
+          <t xml:space="preserve">POWHATAN</t>
         </is>
       </c>
       <c r="D386" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Texas</t>
+          <t xml:space="preserve">Virginia</t>
         </is>
       </c>
       <c r="E386" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F386" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G386" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H386" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I386" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J386" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">#1 Coyote Trail</t>
+          <t xml:space="preserve">1800 JUDES FERRY ROAD</t>
         </is>
       </c>
       <c r="K386" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">78332</t>
+          <t xml:space="preserve">23139</t>
         </is>
       </c>
       <c r="L386" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M386" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N386" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">361-562-6288</t>
+          <t xml:space="preserve">804.598.5710 EXT 1301</t>
         </is>
       </c>
       <c r="O386" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8/4/2025</t>
+          <t xml:space="preserve">2/20/2026</t>
         </is>
       </c>
       <c r="P386" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Available</t>
+          <t xml:space="preserve">SAI POS AVAILABLE (ITH PENDING)</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alice High School</t>
+          <t xml:space="preserve">University HS</t>
         </is>
       </c>
       <c r="B387" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5th Brigade</t>
+          <t xml:space="preserve">8th Brigade</t>
         </is>
       </c>
       <c r="C387" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alice</t>
+          <t xml:space="preserve">Spokane Valley</t>
         </is>
       </c>
       <c r="D387" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Texas</t>
+          <t xml:space="preserve">Washington</t>
         </is>
       </c>
       <c r="E387" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F387" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G387" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H387" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I387" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J387" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">#1 Coyote Trail</t>
+          <t xml:space="preserve">12420 E 32nd Ave</t>
         </is>
       </c>
       <c r="K387" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">78332</t>
+          <t xml:space="preserve">99216</t>
         </is>
       </c>
       <c r="L387" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M387" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">SAI/Administrator</t>
         </is>
       </c>
       <c r="N387" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">361-562-6288</t>
+          <t xml:space="preserve">(509) 558-6040</t>
         </is>
       </c>
       <c r="O387" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6/22/2026</t>
+          <t xml:space="preserve">9/22/2023</t>
         </is>
       </c>
       <c r="P387" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Effective Availability: Available now for Army Instructor (AI).</t>
+          <t xml:space="preserve">AI position Currently vacant</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Andress High School</t>
+          <t xml:space="preserve">DUNBAR SENIOR HIGH SCHOOL</t>
         </is>
       </c>
       <c r="B388" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5th Brigade</t>
+          <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C388" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">El Paso</t>
+          <t xml:space="preserve">WASHINGTON</t>
         </is>
       </c>
       <c r="D388" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Texas</t>
+          <t xml:space="preserve">Washington, D.C.</t>
         </is>
       </c>
       <c r="E388" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F388" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G388" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H388" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I388" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J388" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5400 Sun Valley Dr</t>
+          <t xml:space="preserve">101 N STREET N W</t>
         </is>
       </c>
       <c r="K388" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">79924</t>
+          <t xml:space="preserve">2001</t>
         </is>
       </c>
       <c r="L388" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M388" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N388" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">915-230-2209/4322</t>
+          <t xml:space="preserve">202.671.6231</t>
         </is>
       </c>
       <c r="O388" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4/1/2026</t>
+          <t xml:space="preserve">8/4/2026</t>
         </is>
       </c>
       <c r="P388" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Effective Availability: 03APR2026 for Army Instructor (AI).</t>
+          <t xml:space="preserve">AI POSITION AVAILABLE 15 AUG 2026</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Big Springs Charter School Ed Brune Campus</t>
+          <t xml:space="preserve">MACARTHUR HIGH SCHOOL</t>
         </is>
       </c>
       <c r="B389" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5th Brigade</t>
+          <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C389" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Leakey</t>
+          <t xml:space="preserve">WASHINGTON</t>
         </is>
       </c>
       <c r="D389" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Texas</t>
+          <t xml:space="preserve">Washington, D.C.</t>
         </is>
       </c>
       <c r="E389" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NDCC</t>
+          <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F389" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G389" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H389" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I389" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J389" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">10664 US-83</t>
+          <t xml:space="preserve">4530 MACARTHUR BLVD NW</t>
         </is>
       </c>
       <c r="K389" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">78873</t>
+          <t xml:space="preserve">20007</t>
         </is>
       </c>
       <c r="L389" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M389" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N389" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">830-232-7403</t>
+          <t xml:space="preserve">202.671.6231 AND 202.299.5506</t>
         </is>
       </c>
       <c r="O389" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/21/2026</t>
+          <t xml:space="preserve">6/12/2026</t>
         </is>
       </c>
       <c r="P389" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Effective Availability: 03AUG2026 for Senior Army Instructor (SAI).</t>
+          <t xml:space="preserve">AI POS AVAILABLE (ITH PENDING)</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Big Springs Charter School Ed Brune Campus</t>
+          <t xml:space="preserve">MCKINLEY TECHNOLOGY HIGH SCHOOL</t>
         </is>
       </c>
       <c r="B390" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5th Brigade</t>
+          <t xml:space="preserve">4th Brigade</t>
         </is>
       </c>
       <c r="C390" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Leakey</t>
+          <t xml:space="preserve">WASHINGTON</t>
         </is>
       </c>
       <c r="D390" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Texas</t>
+          <t xml:space="preserve">Washington, D.C.</t>
         </is>
       </c>
       <c r="E390" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NDCC</t>
+          <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F390" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G390" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H390" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I390" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J390" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">10664 US-83</t>
+          <t xml:space="preserve">151 T STREET NE</t>
         </is>
       </c>
       <c r="K390" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">78873</t>
+          <t xml:space="preserve">20002</t>
         </is>
       </c>
       <c r="L390" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO/WO</t>
+          <t xml:space="preserve">OFF/WO</t>
         </is>
       </c>
       <c r="M390" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">DAI</t>
         </is>
       </c>
       <c r="N390" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">830-232-7403</t>
+          <t xml:space="preserve">(202) 671-6231</t>
         </is>
       </c>
       <c r="O390" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/21/2026</t>
+          <t xml:space="preserve">10/12/2026</t>
         </is>
       </c>
       <c r="P390" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Effective Availability: 03AUG2026 for Army Instructor (AI).</t>
+          <t xml:space="preserve">SAI POS AVAIL 10NOV2026</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Canyon Lake High School</t>
+          <t xml:space="preserve">HUNTINGTON HIGH SCHOOL</t>
         </is>
       </c>
       <c r="B391" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5th Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C391" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fischer</t>
+          <t xml:space="preserve">HUNTINGTON</t>
         </is>
       </c>
       <c r="D391" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Texas</t>
+          <t xml:space="preserve">West Virginia</t>
         </is>
       </c>
       <c r="E391" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F391" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G391" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H391" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I391" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J391" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8555 FM 32</t>
+          <t xml:space="preserve">1 HIGHLANDER WAY</t>
         </is>
       </c>
       <c r="K391" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">78623</t>
+          <t xml:space="preserve">25701</t>
         </is>
       </c>
       <c r="L391" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M391" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N391" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">830-855-1727</t>
+          <t xml:space="preserve">304.528.6400</t>
         </is>
       </c>
       <c r="O391" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6/12/2026</t>
+          <t xml:space="preserve">12/3/2025</t>
         </is>
       </c>
       <c r="P391" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Effective Availability: 01JUL2026 for Senior Army Instructor (SAI).</t>
+          <t xml:space="preserve">SAI &amp; AI POSITION AVAILABLE</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Channelview High School</t>
+          <t xml:space="preserve">MONTCALM HIGH SCHOOL</t>
         </is>
       </c>
       <c r="B392" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5th Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C392" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Channelview</t>
+          <t xml:space="preserve">ROCK</t>
         </is>
       </c>
       <c r="D392" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Texas</t>
+          <t xml:space="preserve">West Virginia</t>
         </is>
       </c>
       <c r="E392" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F392" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G392" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H392" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I392" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J392" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1100 Sheldon Rd</t>
+          <t xml:space="preserve">5366 SIMMONS RIVER RD</t>
         </is>
       </c>
       <c r="K392" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">77530</t>
+          <t xml:space="preserve">24747</t>
         </is>
       </c>
       <c r="L392" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M392" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">SAI/Administrator</t>
         </is>
       </c>
       <c r="N392" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">281-452-1450</t>
+          <t xml:space="preserve">304.589.3719</t>
         </is>
       </c>
       <c r="O392" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">9/4/2026</t>
+          <t xml:space="preserve">8/1/2025</t>
         </is>
       </c>
       <c r="P392" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Effective Availability: 01DEC2026 for Army Instructor (AI).</t>
+          <t xml:space="preserve">AI POS AVAILABLE</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Claudia Taylor Lady Bird Johnson High School</t>
+          <t xml:space="preserve">Preston High School</t>
         </is>
       </c>
       <c r="B393" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5th Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C393" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">San Antonio</t>
+          <t xml:space="preserve">Kingwood</t>
         </is>
       </c>
       <c r="D393" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Texas</t>
+          <t xml:space="preserve">West Virginia</t>
         </is>
       </c>
       <c r="E393" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F393" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G393" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H393" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I393" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J393" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">23203 Bulverde Rd</t>
+          <t xml:space="preserve">400 Knight Drive</t>
         </is>
       </c>
       <c r="K393" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">78259</t>
+          <t xml:space="preserve">26537</t>
         </is>
       </c>
       <c r="L393" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M393" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAI</t>
+          <t xml:space="preserve">SAI/Administrator</t>
         </is>
       </c>
       <c r="N393" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">210-407-0351 or wlacha@neisd.net</t>
+          <t xml:space="preserve">(304) 329-0400 ext 478 OR ext 512</t>
         </is>
       </c>
       <c r="O393" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">7/29/2026</t>
+          <t xml:space="preserve">2/20/2024</t>
         </is>
       </c>
       <c r="P393" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Effective Availability: 01JAN2027 for Army Instructor (AI).</t>
+          <t xml:space="preserve">AI position available immediately</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Clear Falls High School</t>
+          <t xml:space="preserve">Spring Valley</t>
         </is>
       </c>
       <c r="B394" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5th Brigade</t>
+          <t xml:space="preserve">7th Brigade</t>
         </is>
       </c>
       <c r="C394" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">League City</t>
+          <t xml:space="preserve">Huntington</t>
         </is>
       </c>
       <c r="D394" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Texas</t>
+          <t xml:space="preserve">West Virginia</t>
         </is>
       </c>
       <c r="E394" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F394" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G394" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H394" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I394" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J394" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4380 Village Way</t>
+          <t xml:space="preserve">1 Timberwolf Drive</t>
         </is>
       </c>
       <c r="K394" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">77573</t>
+          <t xml:space="preserve">25704</t>
         </is>
       </c>
       <c r="L394" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">OFF/WO/NCO</t>
         </is>
       </c>
       <c r="M394" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N394" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">281-284-1100</t>
+          <t xml:space="preserve">(304) 429-1699</t>
         </is>
       </c>
       <c r="O394" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8/5/2026</t>
+          <t xml:space="preserve">7/31/2026</t>
         </is>
       </c>
       <c r="P394" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Effective Availability: Available now for Senior Army Instructor (SAI).</t>
+          <t xml:space="preserve">AI position available 03 August 2026; SAI position available 04 January 2027.</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Copperas Cove High School</t>
+          <t xml:space="preserve">Alexander Hamilton</t>
         </is>
       </c>
       <c r="B395" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5th Brigade</t>
+          <t xml:space="preserve">3rd Brigade</t>
         </is>
       </c>
       <c r="C395" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Copperas Cove</t>
+          <t xml:space="preserve">Milwaukee</t>
         </is>
       </c>
       <c r="D395" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Texas</t>
+          <t xml:space="preserve">Wisconsin</t>
         </is>
       </c>
       <c r="E395" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F395" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G395" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H395" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I395" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J395" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">400 South 25th St</t>
+          <t xml:space="preserve">6215 W, Warnimont Ave.</t>
         </is>
       </c>
       <c r="K395" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">76522</t>
+          <t xml:space="preserve">53220</t>
         </is>
       </c>
       <c r="L395" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M395" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAI</t>
+          <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N395" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">915-504-5036</t>
+          <t xml:space="preserve">414-327-9360</t>
         </is>
       </c>
       <c r="O395" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3/19/2026</t>
+          <t xml:space="preserve">1/2/2026</t>
         </is>
       </c>
       <c r="P395" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Effective Availability: 01JUL2026 for Army Instructor (AI).</t>
+          <t xml:space="preserve">IMMEDIATE OPENING</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Crandall High School</t>
+          <t xml:space="preserve">Tomah High School</t>
         </is>
       </c>
       <c r="B396" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5th Brigade</t>
+          <t xml:space="preserve">3rd Brigade</t>
         </is>
       </c>
       <c r="C396" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Crandall</t>
+          <t xml:space="preserve">Tomah</t>
         </is>
       </c>
       <c r="D396" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Texas</t>
+          <t xml:space="preserve">Wisconsin</t>
         </is>
       </c>
       <c r="E396" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NDCC</t>
+          <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F396" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G396" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H396" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I396" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J396" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">13385 FM 3039</t>
+          <t xml:space="preserve">129 West Clifton Street</t>
         </is>
       </c>
       <c r="K396" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">75114</t>
+          <t xml:space="preserve">53018</t>
         </is>
       </c>
       <c r="L396" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">OFF/WO</t>
+          <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M396" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">District/School Administrator</t>
+          <t xml:space="preserve">SAI</t>
         </is>
       </c>
       <c r="N396" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">972-427-6150</t>
+          <t xml:space="preserve">608-374-7970</t>
         </is>
       </c>
       <c r="O396" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3/3/2021</t>
+          <t xml:space="preserve">3/2/2026</t>
         </is>
       </c>
       <c r="P396" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Available SY 21-22</t>
+          <t xml:space="preserve">Current instructor retiring as of 1 JUN 26. For details, please contact SAI, LTC Troy Fox at 608-374-7970.</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Crandall High School</t>
+          <t xml:space="preserve">Cheyenne South High School</t>
         </is>
       </c>
       <c r="B397" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">5th Brigade</t>
         </is>
       </c>
       <c r="C397" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Crandall</t>
+          <t xml:space="preserve">Cheyenne</t>
         </is>
       </c>
       <c r="D397" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Texas</t>
+          <t xml:space="preserve">Wyoming</t>
         </is>
       </c>
       <c r="E397" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NDCC</t>
+          <t xml:space="preserve">JROTC (Cost Shared)</t>
         </is>
       </c>
       <c r="F397" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Open</t>
         </is>
       </c>
       <c r="G397" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="H397" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Required</t>
         </is>
       </c>
       <c r="I397" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Traditional</t>
         </is>
       </c>
       <c r="J397" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">13385 FM 3039</t>
+          <t xml:space="preserve">1213 West Allison Rd</t>
         </is>
       </c>
       <c r="K397" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">75114</t>
+          <t xml:space="preserve">82007</t>
         </is>
       </c>
       <c r="L397" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NCO/WO</t>
         </is>
       </c>
       <c r="M397" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">District/School Administrator</t>
         </is>
       </c>
       <c r="N397" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">972-427-6150</t>
+          <t xml:space="preserve">307-771-2410</t>
         </is>
       </c>
       <c r="O397" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3/7/2025</t>
+          <t xml:space="preserve">4/3/2026</t>
         </is>
       </c>
       <c r="P397" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Available on 24 May 2025</t>
-[...6558 lines deleted...]
-        <is>
           <t xml:space="preserve">Effective Availability: 04APR2026 for Army Instructor (AI).</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:P477"/>
+  <autoFilter ref="A1:P397"/>
   <pageMargins left="0.25" right="0.25" top="0.5" bottom="0.5" header="0.2" footer="0.2"/>
   <pageSetup orientation="landscape" fitToWidth="1" fitToHeight="0" paperSize="9"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">